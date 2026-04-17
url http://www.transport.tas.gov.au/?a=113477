--- v0 (2025-11-09)
+++ v1 (2026-04-17)
@@ -1,7093 +1,6956 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="078E8E1D" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="006B1063">
+    <w:p w14:paraId="0467782F" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="006B1063">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02EEA610" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00F77580">
+    <w:p w14:paraId="107A4458" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00F77580">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>What is an Ancillary Certificate to Drive a Public Passenger Vehicle?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186557C8" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00F77580">
+    <w:p w14:paraId="3D9CB052" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00F77580">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="203AD4B1" w14:textId="3716FB69" w:rsidR="003F22F1" w:rsidRDefault="00FB0731" w:rsidP="00F77580">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3F251726" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00DD1613">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A Public Passenger Vehicle Ancillary Certificate authorises you to drive a Public Passenger Vehicle that carries passengers, you will require an Ancillary Certificate if:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE818F1" w14:textId="77777777" w:rsidR="003F22F1" w:rsidRPr="009D31B5" w:rsidRDefault="003F22F1" w:rsidP="00F77580">
-[...9 lines deleted...]
-    <w:p w14:paraId="31FABF9D" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="003F22F1">
+    <w:p w14:paraId="0CF5F316" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00DD1613">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the passenger service is a transport concern within the meaning of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Passenger Transport Services Act 2011</w:t>
       </w:r>
-      <w:r w:rsidR="00F77580" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="00F77580" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Act</w:t>
       </w:r>
-      <w:r w:rsidR="00F77580" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="00F77580" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B95AE5E" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="003F22F1">
+    <w:p w14:paraId="527B4425" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00DD1613">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the passenger services is available for use by any member of the general pu</w:t>
       </w:r>
-      <w:r w:rsidR="00F77580" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="00F77580" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>blic</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384F562B" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="009D31B5">
+    <w:p w14:paraId="5DF21F46" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00F77580">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">the passengers, or any of them, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009D31B5">
+        <w:t>the passengers, or any of them, have to pay a fare</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77580" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>have to</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009D31B5">
+        <w:t xml:space="preserve"> within the meaning of that Act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA6A67C" w14:textId="77777777" w:rsidR="00F77580" w:rsidRPr="00DD1613" w:rsidRDefault="00F77580" w:rsidP="00F77580">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pay a fare</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F77580" w:rsidRPr="009D31B5">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="104DA5A9" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00F77580">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> within the meaning of that Act.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="3EA9E0F5" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00F77580">
+        <w:t>This includes coach/bus, luxury hire cars, Restricted Hire Vehicle services and other small passenger vehicles (excluding Taxis).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD90A3B" w14:textId="77777777" w:rsidR="00F77580" w:rsidRPr="00DD1613" w:rsidRDefault="00F77580" w:rsidP="00F77580">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+    </w:p>
+    <w:p w14:paraId="5A6A37FF" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00F77580">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>This includes coach/bus, luxury hire cars, Restricted Hire Vehicle services and other small passenger vehicles (excluding Taxis).</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t>To obtain an Ancillary Certificate to drive a Taxi you must complete the Application to Drive a Taxi and comply with the requirements set in the guidelines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1399A7CF" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
+    <w:p w14:paraId="37F3252D" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08C77716" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00F77580" w:rsidP="00FB0731">
+    <w:p w14:paraId="05E60CA3" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00F77580" w:rsidP="00FB0731">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Eligibility</w:t>
       </w:r>
-      <w:r w:rsidR="00FB0731" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="00FB0731" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> to d</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>rive a Public Passenger Vehicle …</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67303406" w14:textId="77777777" w:rsidR="00F77580" w:rsidRPr="009D31B5" w:rsidRDefault="00F77580" w:rsidP="00FB0731">
+    <w:p w14:paraId="657F8229" w14:textId="77777777" w:rsidR="00F77580" w:rsidRPr="00DD1613" w:rsidRDefault="00F77580" w:rsidP="00FB0731">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F48AA63" w14:textId="39255FF6" w:rsidR="00F77580" w:rsidRPr="009D31B5" w:rsidRDefault="00F77580" w:rsidP="0046223D">
+    <w:p w14:paraId="67B13A88" w14:textId="78D2A363" w:rsidR="00F77580" w:rsidRPr="00DD1613" w:rsidRDefault="00F77580" w:rsidP="00DD1613">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>To be eligible to drive a public passenger vehicle you must</w:t>
       </w:r>
-      <w:r w:rsidR="0046223D">
+      <w:r w:rsidR="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BD7A7E" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00F77580" w:rsidP="0046223D">
+    <w:p w14:paraId="151F52DE" w14:textId="3D4D8960" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00F77580" w:rsidP="00DD1613">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:bookmarkStart w:id="0" w:name="_Hlk181272360"/>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidR="00FB0731" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="00FB0731" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">old a current Australian </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00FB0731" w:rsidRPr="009D31B5">
+        <w:t>old a current Australian driver licence for a minimum of 12 months</w:t>
+      </w:r>
+      <w:r w:rsidR="00856F84" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>drivers</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3D112E82" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="009D31B5">
+        <w:t xml:space="preserve"> (you must transfer your licence to Tasmania if it is issued by another state)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="6DBAD1DB" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00DD1613">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>be at least 20 years of age, and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5731F8EF" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00F77580">
+    <w:p w14:paraId="3311BC24" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00DD1613">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">if you are 20 years of age you must have held your car licence for at least two out of three years before you make an </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="3327BC25" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="0046223D">
+        <w:t>if you are 20 years of age you must have held your car licence for at least two out of three years before you make an application</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A6B750A" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00DD1613">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
-        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>if you are 21 years or older you must have held your car licence for at least one year out of the three years before you make application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1669B0AF" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="0046223D">
+    <w:p w14:paraId="1775D0CF" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00DD1613">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">be an Australian or New Zealand Citizen, permanent resident or hold a visa allowing you to work in </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="6FABE9DC" w14:textId="75C08F78" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="0046223D">
+        <w:t>be an Australian or New Zealand Citizen, permanent resident or hold a visa allowing you to work in Australia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD85650" w14:textId="62E7184D" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00DD1613">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">satisfy the character requirements by supplying a National </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Police Certificate </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">from </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="31379748" w14:textId="5D57FB18" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00F77580" w:rsidP="0046223D">
+        <w:t>(see general information for meeting character requirements)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F740EFC" w14:textId="62E0CA7B" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00F77580" w:rsidP="00DD1613">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="00FB0731" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="00FB0731" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">e registered </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">to work with vulnerable </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009D31B5">
+        <w:t xml:space="preserve">to work with vulnerable people </w:t>
+      </w:r>
+      <w:r w:rsidR="00856F84" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>people</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="3CB37076" w14:textId="1348ADD9" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00F77580" w:rsidP="009D31B5">
+        <w:t>in Tasmania</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726F9DCE" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00F77580" w:rsidP="00FB0731">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
+        <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="00FB0731" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="00FB0731" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">e medically fit at the </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidR="00FB0731" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="00FB0731" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">commercial </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00FB0731" w:rsidRPr="009D31B5">
+        <w:t>commercial standards</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>standards</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009D31B5">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0731" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>’</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="4AEE2766" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F05D3E2" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D6A474D" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
+    <w:p w14:paraId="5D9E5C3E" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">How to </w:t>
       </w:r>
-      <w:r w:rsidR="00F77580" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="00F77580" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Apply </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>for a Public Passenger Vehicle Ancillary Certificate</w:t>
       </w:r>
-      <w:r w:rsidR="00F77580" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="00F77580" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> …</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613E273E" w14:textId="18EBC154" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00A5700B">
+    <w:p w14:paraId="1F4599E1" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="006A535D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Step 1</w:t>
       </w:r>
-      <w:r w:rsidR="00783881" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="00783881" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00E62FE1">
+      <w:r w:rsidR="00385740" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>C</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009D31B5">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">omplete the application </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="2874604C" w14:textId="541A5590" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00A5700B">
+        <w:t xml:space="preserve">omplete the application form </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2D2108" w14:textId="2F2D45E4" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="006A535D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1128" w:hanging="1128"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Step 2</w:t>
       </w:r>
-      <w:r w:rsidR="00783881" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="00783881" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00783881" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="00783881" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00E62FE1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidR="00385740" w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">btain a National </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Police Certificate </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">from </w:t>
       </w:r>
-      <w:r w:rsidR="00E62FE1">
+      <w:r w:rsidR="00667934" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Service Tasmania</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009D31B5">
+        <w:t>Service Tasmania Service Centre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">It must be issued no more than </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E62FE1">
+        <w:t xml:space="preserve">It must be issued no more than 6 months prior to the date you lodge your completed application, and must be the original document – it may take 6 weeks to receive the National </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Police Certificate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A591701" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="006A535D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1128" w:hanging="1128"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>six</w:t>
-[...51 lines deleted...]
-      <w:r w:rsidRPr="009D31B5">
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Step 3</w:t>
       </w:r>
-      <w:r w:rsidR="00783881" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="00783881" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00783881" w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00E62FE1">
+      <w:r w:rsidR="00385740" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>B</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00385740" w:rsidRPr="009D31B5">
+        <w:t xml:space="preserve">be registered to work with vulnerable people website </w:t>
+      </w:r>
+      <w:r w:rsidR="00385740" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">for further information visit </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00385740" w:rsidRPr="009D31B5">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00385740" w:rsidRPr="00DD1613">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>www.cbos.tas.gov.au/topics/licensing-and-registration/registrations/work-with-vulnerable-people</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00385740" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="00385740" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="594B012F" w14:textId="7CB93871" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00E62FE1">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="009D31B5">
+    <w:p w14:paraId="543786AB" w14:textId="75CA809C" w:rsidR="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00DD1613">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Step 4</w:t>
       </w:r>
-      <w:r w:rsidR="00E62FE1">
-[...35 lines deleted...]
-    <w:p w14:paraId="2D793E3E" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="009D31B5" w:rsidRDefault="006A535D" w:rsidP="00385740">
+      <w:r w:rsidR="00385740" w:rsidRPr="00DD1613">
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00385740" w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ndertake a medical with your regular treating general practitioner who will</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1613" w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494DEB01" w14:textId="77777777" w:rsidR="00DD1613" w:rsidRDefault="00DD1613" w:rsidP="00DD1613">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0731" w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">complete </w:t>
+      </w:r>
+      <w:r w:rsidR="0091209B" w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0731" w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medical Fitness to Drive Assessment form </w:t>
+      </w:r>
+      <w:r w:rsidR="0091209B" w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at the commercial medical </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D47F2B" w14:textId="6D629206" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00DD1613" w:rsidP="00DD1613">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidR="0091209B" w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>standards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611F6D8F" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="00385740">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F55A605" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="009D31B5" w:rsidRDefault="006A535D" w:rsidP="00385740">
+    <w:p w14:paraId="0DBAF818" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="00385740">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33CECAF5" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="009D31B5" w:rsidRDefault="006A535D" w:rsidP="00385740">
+    <w:p w14:paraId="58CC6ED5" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="00385740">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F4CFB3D" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="009D31B5" w:rsidRDefault="006A535D" w:rsidP="00385740">
+    <w:p w14:paraId="35C4D179" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="00385740">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="674F0BA7" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="009D31B5" w:rsidRDefault="006A535D" w:rsidP="00385740">
+    <w:p w14:paraId="14AE1E11" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00385740">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="6D7CAC7E" w14:textId="359ED873" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00385740">
+        <w:t>Step 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00385740" w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00385740" w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>omplete the checklist below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C436E2" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="00385740">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk172799790"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="62F250A3" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="009D31B5" w:rsidRDefault="006A535D" w:rsidP="00385740">
+    </w:p>
+    <w:p w14:paraId="607A6B98" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="00385740">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:sectPr w:rsidR="006A535D" w:rsidRPr="009D31B5" w:rsidSect="00FB0731">
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId13"/>
+        <w:sectPr w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidSect="00FB0731">
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="even" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="first" r:id="rId11"/>
+          <w:footerReference w:type="first" r:id="rId12"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1276" w:header="567" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="5099" w:type="dxa"/>
+        <w:tblW w:w="4678" w:type="dxa"/>
         <w:tblInd w:w="-142" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="413"/>
-        <w:gridCol w:w="4686"/>
+        <w:gridCol w:w="4265"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A535D" w:rsidRPr="009D31B5" w14:paraId="7FB92E51" w14:textId="77777777" w:rsidTr="006A535D">
+      <w:tr w:rsidR="006A535D" w:rsidRPr="00DD1613" w14:paraId="267EBBE9" w14:textId="77777777" w:rsidTr="001C651A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4815277F" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="009D31B5" w:rsidRDefault="006A535D" w:rsidP="006A535D">
+          <w:p w14:paraId="537E8AD9" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="006A535D">
             <w:pPr>
               <w:ind w:left="-310" w:firstLine="310"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:tcW w:w="4265" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E990747" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="009D31B5" w:rsidRDefault="006A535D" w:rsidP="006A535D">
+          <w:p w14:paraId="38A17E80" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="006A535D">
             <w:pPr>
               <w:ind w:right="318"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Meet the minimum period for holding an Australian Drivers Licence, see page 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A535D" w:rsidRPr="009D31B5" w14:paraId="7090407B" w14:textId="77777777" w:rsidTr="006A535D">
+      <w:tr w:rsidR="006A535D" w:rsidRPr="00DD1613" w14:paraId="223B296C" w14:textId="77777777" w:rsidTr="001C651A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E32DF9E" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="009D31B5" w:rsidRDefault="006A535D" w:rsidP="00385740">
+          <w:p w14:paraId="66FB9117" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="00385740">
             <w:pPr>
               <w:ind w:left="-282" w:firstLine="282"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:tcW w:w="4265" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00B9BCE5" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="009D31B5" w:rsidRDefault="006A535D" w:rsidP="006A535D">
+          <w:p w14:paraId="5BFA0914" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="006A535D">
             <w:pPr>
               <w:ind w:right="318"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Meet the minimum age requirements, see page 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A535D" w:rsidRPr="009D31B5" w14:paraId="024C673B" w14:textId="77777777" w:rsidTr="006A535D">
+      <w:tr w:rsidR="006A535D" w:rsidRPr="00DD1613" w14:paraId="371E38BF" w14:textId="77777777" w:rsidTr="001C651A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69069DBA" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="009D31B5" w:rsidRDefault="006A535D" w:rsidP="00A179F6">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="52B0CFF4" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:tcW w:w="4265" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DDDD54B" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="009D31B5" w:rsidRDefault="006A535D" w:rsidP="006A535D">
+          <w:p w14:paraId="64269490" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="006A535D">
             <w:pPr>
               <w:ind w:right="459"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed Application Form</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A535D" w:rsidRPr="009D31B5" w14:paraId="3B8C5D69" w14:textId="77777777" w:rsidTr="006A535D">
+      <w:tr w:rsidR="006A535D" w:rsidRPr="00DD1613" w14:paraId="4D534034" w14:textId="77777777" w:rsidTr="001C651A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4820F2C3" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="009D31B5" w:rsidRDefault="006A535D" w:rsidP="00A179F6">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="1D73C876" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:tcW w:w="4265" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="330E02C0" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="009D31B5" w:rsidRDefault="006A535D" w:rsidP="00A5700B">
-[...11 lines deleted...]
-              <w:t>Work Visa (if applicable)</w:t>
+          <w:p w14:paraId="7DDE1EDF" w14:textId="6E9FDA6D" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="001C651A">
+            <w:pPr>
+              <w:ind w:right="1167"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Work Visa (if</w:t>
+            </w:r>
+            <w:r w:rsidR="001C651A" w:rsidRPr="00DD1613">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a</w:t>
+            </w:r>
+            <w:r w:rsidR="008B74A1" w:rsidRPr="00DD1613">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pplicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A535D" w:rsidRPr="009D31B5" w14:paraId="3991EDE4" w14:textId="77777777" w:rsidTr="006A535D">
+      <w:tr w:rsidR="006A535D" w:rsidRPr="00DD1613" w14:paraId="07EAABA6" w14:textId="77777777" w:rsidTr="001C651A">
         <w:trPr>
           <w:trHeight w:val="182"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12E860EF" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="009D31B5" w:rsidRDefault="006A535D" w:rsidP="00A179F6">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="0DD2FA03" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:tcW w:w="4265" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77DB77DA" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="009D31B5" w:rsidRDefault="006A535D" w:rsidP="00A179F6">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="71CE06E0" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>National Police Certificate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A535D" w:rsidRPr="009D31B5" w14:paraId="582E29C2" w14:textId="77777777" w:rsidTr="006A535D">
+      <w:tr w:rsidR="006A535D" w:rsidRPr="00DD1613" w14:paraId="3B65AD72" w14:textId="77777777" w:rsidTr="001C651A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E601BDF" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="009D31B5" w:rsidRDefault="006A535D" w:rsidP="00385740">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="50C7C4EA" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="00385740">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:tcW w:w="4265" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3819FDE6" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="009D31B5" w:rsidRDefault="006A535D" w:rsidP="00385740">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="487FB85A" w14:textId="77777777" w:rsidR="006A535D" w:rsidRDefault="006A535D" w:rsidP="00385740">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Be registered </w:t>
+            </w:r>
+            <w:r w:rsidR="00856F84" w:rsidRPr="00DD1613">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to work with vulnerable people in Tasmania</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ADA1509" w14:textId="1AAD0179" w:rsidR="00DD1613" w:rsidRPr="00DD1613" w:rsidRDefault="00DD1613" w:rsidP="00385740">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A535D" w:rsidRPr="009D31B5" w14:paraId="2DC4BAA3" w14:textId="77777777" w:rsidTr="006A535D">
+      <w:tr w:rsidR="006A535D" w:rsidRPr="00DD1613" w14:paraId="0A229786" w14:textId="77777777" w:rsidTr="001C651A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E04E312" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="009D31B5" w:rsidRDefault="006A535D" w:rsidP="00385740">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="46BBCA93" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="00385740">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:tcW w:w="4265" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C882373" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="009D31B5" w:rsidRDefault="006A535D" w:rsidP="006A535D">
+          <w:p w14:paraId="2D575347" w14:textId="42EB7375" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="006A535D">
             <w:pPr>
               <w:ind w:right="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed Medical Fitness to Drive Assessment Form</w:t>
+            </w:r>
+            <w:r w:rsidR="0091209B" w:rsidRPr="00DD1613">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the commercial medical standards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A535D" w:rsidRPr="009D31B5" w14:paraId="718F7A18" w14:textId="77777777" w:rsidTr="006A535D">
+      <w:tr w:rsidR="006A535D" w:rsidRPr="00DD1613" w14:paraId="21D42F6F" w14:textId="77777777" w:rsidTr="001C651A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F38BA1B" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="009D31B5" w:rsidRDefault="006A535D" w:rsidP="00A179F6">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="6C1BA327" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4686" w:type="dxa"/>
+            <w:tcW w:w="4265" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E48952B" w14:textId="6E816C36" w:rsidR="006A535D" w:rsidRPr="009D31B5" w:rsidRDefault="006A535D" w:rsidP="006A535D">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="7B4F0733" w14:textId="7ED519BE" w:rsidR="008B74A1" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="001C651A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prepare for the Driver Knowledge Test by</w:t>
             </w:r>
-            <w:r w:rsidR="00A5700B">
-[...12 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00DD1613">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">reading the Tasmanian Road Rules and the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD1613">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">questions included in this form                </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C651A" w:rsidRPr="00DD1613" w14:paraId="5CF1CD47" w14:textId="77777777" w:rsidTr="001C651A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC387E6" w14:textId="381D5CBA" w:rsidR="001C651A" w:rsidRPr="00DD1613" w:rsidRDefault="001C651A" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4265" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4179FE" w14:textId="797ED4CF" w:rsidR="001C651A" w:rsidRPr="00DD1613" w:rsidRDefault="001C651A" w:rsidP="001C651A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="284BE514" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731">
-[...4 lines deleted...]
-        <w:sectPr w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidSect="00FB0731">
+    <w:p w14:paraId="642C6B32" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidSect="00FB0731">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1276" w:header="567" w:footer="708" w:gutter="0"/>
           <w:cols w:num="2" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="029FFB93" w14:textId="6F8F2324" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="006A535D" w:rsidP="00E813BE">
+    <w:p w14:paraId="17194E02" w14:textId="5C0DE6B5" w:rsidR="00FB0731" w:rsidRDefault="006A535D" w:rsidP="006A535D">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="2410"/>
         </w:tabs>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009D31B5">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:firstLine="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00FB0731" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="00FB0731" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>tep 6</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidR="00FB0731" w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00FB0731" w:rsidRPr="00E813BE">
+      <w:r w:rsidR="00FB0731" w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attend a Service Tasmania </w:t>
+      </w:r>
+      <w:r w:rsidR="00667934" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Attend</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="4E82D892" w14:textId="599AA376" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00E813BE">
+        <w:t>Service Centre</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0731" w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and pass the Driver Knowledge Test</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1613" w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (valid for 12 months)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF236D0" w14:textId="77777777" w:rsidR="00DD1613" w:rsidRPr="00DD1613" w:rsidRDefault="00DD1613" w:rsidP="006A535D">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="2410"/>
         </w:tabs>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009D31B5">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:firstLine="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40D26B55" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRDefault="00FB0731" w:rsidP="006A535D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2410"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2410" w:right="707" w:hanging="1134"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Step 7</w:t>
       </w:r>
-      <w:r w:rsidR="006A535D" w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A535D" w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Take all the above information</w:t>
       </w:r>
-      <w:r w:rsidR="006A535D" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="006A535D" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>your current Australian Drivers Licence and evidence of your residential address to any Service Tasmania shop along with the</w:t>
       </w:r>
-      <w:r w:rsidR="006A535D" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="006A535D" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> required a</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ncillary licence fee </w:t>
       </w:r>
-      <w:r w:rsidR="006A535D" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="006A535D" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="006A535D" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="006A535D" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">refer to list of fees at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00567CFB" w:rsidRPr="00A5700B">
+      <w:r w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00567CFB" w:rsidRPr="00DD1613">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:u w:val="none"/>
           </w:rPr>
           <w:t>www.transport.tas.gov.au/fees_forms/registration_licensing/other_driver_licence_fees</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006A535D" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="006A535D" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CBB2C4A" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00E813BE">
+    <w:p w14:paraId="078650B9" w14:textId="77777777" w:rsidR="00DD1613" w:rsidRPr="00DD1613" w:rsidRDefault="00DD1613" w:rsidP="006A535D">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="2410"/>
         </w:tabs>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009D31B5">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2410" w:right="707" w:hanging="1134"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="636C7617" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="006A535D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2410"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2410" w:right="707" w:hanging="1134"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Step 8</w:t>
       </w:r>
-      <w:r w:rsidR="006A535D" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="006A535D" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>You will be issued with your Public Passenger Vehicle Ancillary Certificates so you can begin to drive Public Passenger Vehicles, except Taxis</w:t>
       </w:r>
-      <w:r w:rsidR="006A535D" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="006A535D" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039ED5CC" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="0046223D" w:rsidRDefault="006A535D" w:rsidP="0046223D">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="0662C508" w14:textId="77777777" w:rsidR="00DD1613" w:rsidRDefault="00DD1613" w:rsidP="00DD1613">
+      <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276" w:right="707"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+    </w:p>
+    <w:p w14:paraId="0C8DE3CD" w14:textId="4D851AD2" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00253696">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="1276" w:right="707"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>General Information</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="6D3D6C95" w14:textId="3A466B7C" w:rsidR="006A535D" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00E813BE">
+        <w:t>General Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A68D935" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00253696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="709"/>
+        <w:ind w:left="1276" w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Meeting the Character Requirements</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="687B853D" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="0046223D" w:rsidRDefault="00253696" w:rsidP="00E813BE">
+        <w:t xml:space="preserve">Meeting the Character Requirements </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6361A6C2" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00253696" w:rsidP="00253696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="709"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="009D31B5">
+        <w:ind w:left="1276" w:right="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="310FC7FD" w14:textId="7A1B9AAD" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00DD1613">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276" w:right="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>To be issued with a Public Passenger Vehicle Ancillary Certificate you must be of good character.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="302048AA" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="009D31B5" w:rsidRDefault="00253696" w:rsidP="00E813BE">
-[...58 lines deleted...]
-      <w:r w:rsidR="000D7445" w:rsidRPr="009D31B5">
+    <w:p w14:paraId="275C8A22" w14:textId="6918DE78" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00DD1613">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276" w:right="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>When assessing a person’s offences the Registrar looks at a numerous of factors including Road Safety, Honesty/Integrity and Social Behaviour</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7445" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006A535D" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="006A535D" w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (refer to our website at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A254D">
-[...18 lines deleted...]
-        <w:r w:rsidRPr="00E813BE">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00DD1613">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
           <w:t>www.transport.tas.gov.au</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidR="006A535D" w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="491DF856" w14:textId="162D761C" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00DD1613">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276" w:right="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:r w:rsidR="00253696" w:rsidRPr="009D31B5">
-[...27 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00253696" w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the following situation applies to you, you may be required to supply a letter to the Registrar of Motor Vehicles outlining why you should be issued with a Public Passenger Vehicle Ancillary Certificate.  You should also provide other documents supporting your application (e.g. character references).  You should do this when you apply for your National Police Certificate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCCD588" w14:textId="77730DFF" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00253696" w:rsidP="00DD1613">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
-[...19 lines deleted...]
-      <w:r w:rsidR="00FB0731" w:rsidRPr="009D31B5">
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidR="00F316C4" w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0731" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>been convicted of a criminal offenc</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e, or a serious traffic offence; and/or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B67E9F" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00253696" w:rsidP="00C6545F">
-      <w:pPr>
+    <w:p w14:paraId="56289786" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00253696" w:rsidP="00DD1613">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009D31B5">
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">you have </w:t>
       </w:r>
-      <w:r w:rsidR="00FB0731" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="00FB0731" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>been refused a Ta</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>xi or Public Vehicle Licence; and/or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512445E5" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00253696" w:rsidP="0046223D">
-      <w:pPr>
+    <w:p w14:paraId="6E49D6B4" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00253696" w:rsidP="00DD1613">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="14"/>
         </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you have </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0731" w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>had a Taxi or Public Vehicle Licence cancelled</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BEAE3B" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00253696" w:rsidP="00253696">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="567" w:hanging="425"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="009D31B5">
+        <w:ind w:left="1276" w:right="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B2EC435" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00253696">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="707"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>National Police Certificate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C29F6A0" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00253696">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1276" w:right="707"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Good Character or Personal References previously obtained by or for other institutions, persons, agencies (Government or otherwise), or National Police Checks or Certificates obtained from an internet based facility or website </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>will not be accepted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="779A3B81" w14:textId="77777777" w:rsidR="00253696" w:rsidRDefault="00253696" w:rsidP="00C6545F">
+    <w:p w14:paraId="30E73C01" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="000D7445">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="993" w:right="707" w:hanging="34"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31F5D113" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00253696" w:rsidP="000D7445">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="993" w:right="707" w:hanging="34"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E629028" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00253696" w:rsidP="000D7445">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="993" w:right="707" w:hanging="34"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66412898" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00253696" w:rsidP="000D7445">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="993" w:right="707" w:hanging="34"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CBF35CB" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00253696" w:rsidP="000D7445">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="993" w:right="707" w:hanging="34"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E7FA022" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00253696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="53988592" w14:textId="77777777" w:rsidR="00C6545F" w:rsidRPr="009D31B5" w:rsidRDefault="00C6545F" w:rsidP="00C6545F">
+        <w:ind w:left="1276" w:right="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>How long is a public Passenger Vehi</w:t>
+      </w:r>
+      <w:r w:rsidR="00253696" w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">cle Ancillary Certificate valid? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012F2E11" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00253696" w:rsidP="00253696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="72E9C87C" w14:textId="5CDE7465" w:rsidR="00253696" w:rsidRDefault="00FB0731" w:rsidP="00C6545F">
+        <w:ind w:left="1276" w:right="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A070371" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00253696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="709"/>
+        <w:ind w:left="1276" w:right="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A Public Passenger Vehicle Ancillary Certi</w:t>
+      </w:r>
+      <w:r w:rsidR="007679C5" w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ficate is valid for 12 months. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A renewal notice will be sent to you before your Public Passenger Vehicle Ancillary Certificate expires.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1BC18B" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00253696" w:rsidP="00253696">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276" w:right="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25DCDF61" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00253696">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276" w:right="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>If you are disqualified from driving, your Public Passenger Vehicle Ancillary Certificate will be automatically cancelled.  Unless the court issues you with a Restricted Driver Licence to drive a Public Passenger Vehicle, you will have to re-apply for your Public Passenger Vehicle Ancillary Certificate and provide the Registrar of Motor Vehicles with a letter of explanation outlining why you should be re-issued with a Public Passenger Vehicle Ancillary Certificate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2572615C" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00253696" w:rsidP="00253696">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276" w:right="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="300DC716" w14:textId="165666E6" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00253696" w:rsidP="00253696">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276" w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>National Police Certificate</w:t>
-[...194 lines deleted...]
-    <w:p w14:paraId="1A7AE6AA" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="009D31B5" w:rsidRDefault="00253696" w:rsidP="00253696">
+        <w:t>How can I check if my Ancillary Certificate is still valid?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9B6778" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00253696" w:rsidP="00253696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77EFB829" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="009D31B5" w:rsidRDefault="00253696" w:rsidP="00AD5A63">
-      <w:pPr>
+    <w:p w14:paraId="33DD1D38" w14:textId="5DB924FF" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00253696" w:rsidP="00253696">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1163"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...11 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="1276" w:right="707"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You can check your ancillary certificate expiry date on our website. You will need to enter your driver licence number and surname of the licence holder. These details entered must exactly match the details found on the driver licence or the ancillary certificate information will not be released. A successful search will provide the ancillary certificate type, ancillary certificate expiry date and driver licence expiry date of the licence searched. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B6B0C7" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00253696" w:rsidP="00253696">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1163"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="32C6E58B" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="009D31B5" w:rsidRDefault="00253696" w:rsidP="00AD5A63">
+        <w:ind w:left="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FA8AE6A" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00253696" w:rsidP="00253696">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009D31B5">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276" w:right="709" w:hanging="567"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Visit our website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="000F4951" w:rsidRPr="009D31B5">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="000F4951" w:rsidRPr="00DD1613">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://ptinfo.transport.tas.gov.au/ancillary_check.aspx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1360CB55" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00AD5A63">
+    <w:p w14:paraId="7537F677" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00253696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276" w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03653A73" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00AD5A63">
+    <w:p w14:paraId="7EF72AE3" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00253696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="709"/>
+        <w:ind w:left="1276" w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>What happens after a Public Passenger Vehicle A</w:t>
       </w:r>
-      <w:r w:rsidR="00253696" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="00253696" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>ncillary Certificate is granted?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7FF497" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="00AD5A63" w:rsidRDefault="00253696" w:rsidP="00AD5A63">
+    <w:p w14:paraId="6B3549D0" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00253696" w:rsidP="00253696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="10D72225" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00AD5A63">
+        <w:ind w:left="1276" w:right="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="765D9A6F" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00253696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009D31B5">
+        <w:ind w:left="1276" w:right="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Regular checks will be made of your conviction and driving record.  If you commit a criminal offence or crime, or alcohol/drug related offence or other traffic offences your Public Passenger Vehicle Ancillary Certificates may be cancelled.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28459E64" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="009D31B5" w:rsidRDefault="00253696" w:rsidP="00AD5A63">
+    <w:p w14:paraId="7FFA877C" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00253696" w:rsidP="00253696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="009D31B5">
+        <w:ind w:left="1276" w:right="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="511ABCD7" w14:textId="04220CD0" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00DD1613">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1276" w:right="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">You must undertake a medical which will be conducted in accordance with the Assessing Fitness to Drive Guidelines at the </w:t>
       </w:r>
-      <w:r w:rsidR="00253696" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="00253696" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
-[...5 lines deleted...]
-      <w:r w:rsidR="00253696" w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">commercial </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1613" w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>standards</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C84E67" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="009D31B5" w:rsidRDefault="00253696" w:rsidP="00AD5A63">
-[...8 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="09CB60B8" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00DD1613">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009D31B5">
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>every three years until you turn 65 years of age</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006A1D92" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00813A8D">
-      <w:pPr>
+    <w:p w14:paraId="5A4A39CD" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00DD1613">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009D31B5">
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>every year from the age of 65, or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FD0EAF" w14:textId="7FDF6B62" w:rsidR="00FB0731" w:rsidRDefault="00FB0731" w:rsidP="00813A8D">
-      <w:pPr>
+    <w:p w14:paraId="6C9847D5" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00DD1613">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009D31B5">
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>at any time as required by the Registrar of Motor Vehicles.</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-    <w:p w14:paraId="6428FC3B" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00813A8D">
+      <w:r w:rsidRPr="00DD1613">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2908B8D5" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00253696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009D31B5">
+        <w:ind w:left="1276" w:right="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>You are not required to have a driving assessment unless requested by the Registrar of Motor Vehicles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="136152AA" w14:textId="77777777" w:rsidR="00253696" w:rsidRDefault="00253696" w:rsidP="00813A8D">
+    <w:p w14:paraId="4EA77FFF" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00253696" w:rsidP="00253696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="709"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="267605B4" w14:textId="77777777" w:rsidR="00102784" w:rsidRDefault="00102784" w:rsidP="00813A8D">
+        <w:ind w:left="1276" w:right="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AE63175" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00253696" w:rsidP="00253696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="709"/>
-[...17 lines deleted...]
-        <w:ind w:right="-46"/>
+        <w:ind w:right="-46" w:firstLine="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Please Note</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BA6641" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="009D31B5" w:rsidRDefault="00253696" w:rsidP="00D32583">
+    <w:p w14:paraId="3C04047C" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00253696" w:rsidP="00253696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-46"/>
+        <w:ind w:right="-46" w:firstLine="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DF1C85E" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="009D31B5" w:rsidRDefault="00253696" w:rsidP="00D32583">
+    <w:p w14:paraId="012CDE9F" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00253696" w:rsidP="00253696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-46"/>
+        <w:ind w:right="-46" w:firstLine="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The Guidelines are for your information only.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA0A88D" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="009D31B5" w:rsidRDefault="00253696" w:rsidP="00D32583">
+    <w:p w14:paraId="31651782" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00253696" w:rsidP="00253696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-46"/>
+        <w:ind w:right="-46" w:firstLine="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="716EDA00" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="009D31B5" w:rsidRDefault="00253696" w:rsidP="00D32583">
+    <w:p w14:paraId="0E43B457" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00253696" w:rsidP="00253696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-46"/>
+        <w:ind w:right="-46" w:firstLine="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>do not return the Guidelines</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> with your Application form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD7CCFB" w14:textId="77777777" w:rsidR="00D351B8" w:rsidRDefault="00D351B8" w:rsidP="00813A8D">
+    <w:p w14:paraId="566A31FA" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00253696" w:rsidP="00253696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="709"/>
+        <w:ind w:left="1276" w:right="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4150C2B7" w14:textId="77777777" w:rsidR="00D32583" w:rsidRDefault="00D32583" w:rsidP="00813A8D">
+    <w:p w14:paraId="430C2723" w14:textId="77777777" w:rsidR="00253696" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00253696">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="709"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:right="-46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...21 lines deleted...]
-      <w:pPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44464DAB" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="581E7ECC" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
+      <w:pPr>
+        <w:ind w:left="1418" w:right="707"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Driver Knowledge Test Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F2F292" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00F80403">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009D31B5">
+    <w:p w14:paraId="24F3449C" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
+      <w:pPr>
+        <w:ind w:left="1418" w:right="1133"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Applicants for a public Passenger Vehicle Ancillary Certificate will be tested on the Tasmanian road rules and the questions below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E508ED9" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRDefault="00FB0731" w:rsidP="00F80403">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009D31B5">
+    <w:p w14:paraId="239BC8C0" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
+      <w:pPr>
+        <w:ind w:left="1418" w:right="1133"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Tasmanian Road Rules are available for purchase at Service T</w:t>
       </w:r>
-      <w:r w:rsidR="00EB3298" w:rsidRPr="009D31B5">
+      <w:r w:rsidR="00EB3298" w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">asmania or can be downloaded </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00A44AE3" w:rsidRPr="00F80403">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00A44AE3" w:rsidRPr="00DD1613">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.transport.tas.gov.au/licensing/publications/tasmanian_road_rules</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid5"/>
         <w:tblW w:w="10773" w:type="dxa"/>
-        <w:tblInd w:w="-714" w:type="dxa"/>
+        <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5387"/>
         <w:gridCol w:w="5386"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB0731" w:rsidRPr="009D31B5" w14:paraId="565F2061" w14:textId="77777777" w:rsidTr="00D351B8">
+      <w:tr w:rsidR="00FB0731" w:rsidRPr="00DD1613" w14:paraId="164A55F8" w14:textId="77777777" w:rsidTr="00253696">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="44546A" w:themeFill="text2"/>
           </w:tcPr>
-          <w:p w14:paraId="5385036E" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00253696">
+          <w:p w14:paraId="2A712A72" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00253696">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Questions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
           </w:tcPr>
-          <w:p w14:paraId="30E182AE" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00253696">
+          <w:p w14:paraId="52760FD6" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00253696">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Answers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB0731" w:rsidRPr="009D31B5" w14:paraId="02BA44D0" w14:textId="77777777" w:rsidTr="00D351B8">
+      <w:tr w:rsidR="00FB0731" w:rsidRPr="00DD1613" w14:paraId="550C7531" w14:textId="77777777" w:rsidTr="00253696">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1A6A1AE8" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="3CD0BAAC" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>When is the driver of a public passenger vehicle required to carry an Ancillary Certificate to drive a Public Passenger Vehicle?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7396FECF" w14:textId="55113C08" w:rsidR="00C06251" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="2E963F70" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>A driver must carry their Ancillary Certificate at all times that the vehicle is being used for its intended purpose. This applies whether passengers are in the vehicle or not. (For example, the driver of a taxi standing on a taxi rank must carry their Ancillary Certificate).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB0731" w:rsidRPr="009D31B5" w14:paraId="34A91BAA" w14:textId="77777777" w:rsidTr="00D351B8">
+      <w:tr w:rsidR="00FB0731" w:rsidRPr="00DD1613" w14:paraId="5B060308" w14:textId="77777777" w:rsidTr="00253696">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EEE8B8C" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="59F8B9E8" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Is smoking permitted in a public passenger vehicle?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="606C453D" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="3600E2B5" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>No. It is an offence for the driver or passengers to smoke in a public passenger vehicle.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB0731" w:rsidRPr="009D31B5" w14:paraId="7B9378DD" w14:textId="77777777" w:rsidTr="00D351B8">
+      <w:tr w:rsidR="00FB0731" w:rsidRPr="00DD1613" w14:paraId="4A0120C2" w14:textId="77777777" w:rsidTr="00253696">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="56970ED1" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="10AF3C7A" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>What is a driver permitted to do if a passenger is doing something which they believe may endanger the safety of the vehicle or another person?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7C203B64" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="2DAFBD62" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>A driver may stop the vehicle and direct the passenger to leave the vehicle, and/or request the passenger to state his or her name and address.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB0731" w:rsidRPr="009D31B5" w14:paraId="6C0B5580" w14:textId="77777777" w:rsidTr="00D351B8">
+      <w:tr w:rsidR="00FB0731" w:rsidRPr="00DD1613" w14:paraId="3F7C4FA2" w14:textId="77777777" w:rsidTr="00253696">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6390BB22" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="2852893F" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>There are offences that apply to the driver of a public passenger vehicle. Name these:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4267E324" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="0167F667" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>The driver of a public passenger vehicle:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2681A31D" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
+          <w:p w14:paraId="0C648FF5" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>shall not refuse</w:t>
             </w:r>
-            <w:r w:rsidR="00044F5E" w:rsidRPr="009D31B5">
+            <w:r w:rsidR="00044F5E" w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> a hiring without lawful excuse</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="565B4A81" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
+          <w:p w14:paraId="08F368E0" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>shall not threaten, harass or at</w:t>
             </w:r>
-            <w:r w:rsidR="00044F5E" w:rsidRPr="009D31B5">
+            <w:r w:rsidR="00044F5E" w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>tempt to intimidate a passenger</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07460ED5" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
+          <w:p w14:paraId="7D0B0132" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>shall not have any alcohol in their body</w:t>
             </w:r>
-            <w:r w:rsidR="00044F5E" w:rsidRPr="009D31B5">
+            <w:r w:rsidR="00044F5E" w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> while in charge of the vehicle</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25B3BE4C" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
+          <w:p w14:paraId="2A39DCFB" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>must not stand or park a vehicle to pick up or set down passengers in such a way as to create an unreas</w:t>
             </w:r>
-            <w:r w:rsidR="00044F5E" w:rsidRPr="009D31B5">
+            <w:r w:rsidR="00044F5E" w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>onable risk to other road users</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19805A0D" w14:textId="0093ED75" w:rsidR="00FB0731" w:rsidRPr="00C06251" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+          <w:p w14:paraId="08DF4428" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>must not drive any vehicle with any luggage not being safely stowed.</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="78466421" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB0731" w:rsidRPr="009D31B5" w14:paraId="6EA14509" w14:textId="77777777" w:rsidTr="00D351B8">
+      <w:tr w:rsidR="00FB0731" w:rsidRPr="00DD1613" w14:paraId="5EA9C5FF" w14:textId="77777777" w:rsidTr="00253696">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="09DBF2DC" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="1F07C741" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>How does a driver show that they are operating a public passenger vehicle that has passed the regular inspections required by law?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="56009000" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="0873D472" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>A vehicle inspection label must be affixed and kept affixed to the vehicle by the person to whom it is issued. It is an offence for the registered operator to use or permit the use of a public passenger vehicle which is not under current inspection.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB0731" w:rsidRPr="009D31B5" w14:paraId="25709E47" w14:textId="77777777" w:rsidTr="00D351B8">
+      <w:tr w:rsidR="00FB0731" w:rsidRPr="00DD1613" w14:paraId="380F8966" w14:textId="77777777" w:rsidTr="00253696">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BE25FD5" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="321DA466" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>What is the maximum number of hours, in a period of 24 hours, a person can drive a bus with a seating capacity of 13 or more, including the driver?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76834811" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="3638B1F3" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>12 hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB0731" w:rsidRPr="009D31B5" w14:paraId="0496C4E3" w14:textId="77777777" w:rsidTr="00D351B8">
+      <w:tr w:rsidR="00FB0731" w:rsidRPr="00DD1613" w14:paraId="1C0BAF55" w14:textId="77777777" w:rsidTr="00253696">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6C74C50F" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="4716EAE4" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Are passengers permitted to stand in a bus?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="56B8C44A" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="553E08B0" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Passengers are permitted to stand provided:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="094F1DD5" w14:textId="1686DF34" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
+          <w:p w14:paraId="47E03C4D" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>that there is only one person for ever</w:t>
             </w:r>
-            <w:r w:rsidR="00044F5E" w:rsidRPr="009D31B5">
-[...18 lines deleted...]
-          <w:p w14:paraId="3B382AC7" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
+            <w:r w:rsidR="00044F5E" w:rsidRPr="00DD1613">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>y 1600 square cm of floor space</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00763330" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">they do not obstruct an entrance or exit nor cause danger or </w:t>
             </w:r>
-            <w:r w:rsidR="00044F5E" w:rsidRPr="009D31B5">
+            <w:r w:rsidR="00044F5E" w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>discomfort to another passenger</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74CDE92F" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
+          <w:p w14:paraId="51966A6A" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">the distance between the roof and the floor </w:t>
             </w:r>
-            <w:r w:rsidR="00044F5E" w:rsidRPr="009D31B5">
+            <w:r w:rsidR="00044F5E" w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>of the vehicle is 1.7 m or over</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B8A52C8" w14:textId="3A1D0892" w:rsidR="00FB0731" w:rsidRPr="00C06251" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+          <w:p w14:paraId="127D4445" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
-[...18 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00DD1613">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>the aisle is over 380 mm wide and a holding device is provided for each standing passenger.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AB0CF40" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB0731" w:rsidRPr="009D31B5" w14:paraId="2ADF3FAD" w14:textId="77777777" w:rsidTr="00D351B8">
+      <w:tr w:rsidR="00FB0731" w:rsidRPr="00DD1613" w14:paraId="4D78B7F9" w14:textId="77777777" w:rsidTr="00253696">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="270BE041" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="075204A2" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>What is the maximum legal Blood Alcohol Content (BAC) for the driver of a public passenger vehicle?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56483327" w14:textId="4F2D900D" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
-[...10 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="70886987" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Nil.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C456677" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="519AA7E3" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
+    <w:p w14:paraId="2B36B602" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
       <w:pPr>
         <w:ind w:left="1260" w:right="926"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="352799B7" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
+    <w:p w14:paraId="6CF12970" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
       <w:pPr>
         <w:ind w:left="1260" w:right="926"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BCB7204" wp14:editId="7683AA70">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D580369" wp14:editId="4487B227">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>5083126</wp:posOffset>
+                  <wp:posOffset>5669280</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1244991</wp:posOffset>
+                  <wp:posOffset>670560</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1524000" cy="228600"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Text Box 10"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1524000" cy="228600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="201CF7BD" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
+                          <w:p w14:paraId="7619B0B7" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="GillSans Light" w:hAnsi="GillSans Light"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t>Knowledge Test Page 1</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00457E4B">
                               <w:rPr>
                                 <w:rFonts w:ascii="GillSans Light" w:hAnsi="GillSans Light"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> of 2</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="7BCB7204" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="4D580369" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:400.25pt;margin-top:98.05pt;width:120pt;height:18pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLIZ4vOgIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuP2jAQvlfqf7B8Lwkp0G1EWFFWVJXQ&#10;7kpstWfj2CSS43FtQ0J/fcdOeHTbU1UOZsYznsc332R+3zWKHIV1NeiCjkcpJUJzKGu9L+j3l/WH&#10;O0qcZ7pkCrQo6Ek4er94/27emlxkUIEqhSUYRLu8NQWtvDd5kjheiYa5ERih0SjBNsyjavdJaVmL&#10;0RuVZGk6S1qwpbHAhXN4+9Ab6SLGl1Jw/ySlE56ogmJtPp42nrtwJos5y/eWmarmQxnsH6poWK0x&#10;6SXUA/OMHGz9R6im5hYcSD/i0CQgZc1F7AG7GadvutlWzIjYC4LjzAUm9//C8sfj1jxb4rsv0OEA&#10;AyCtcbnDy9BPJ20T/rFSgnaE8HSBTXSe8PBomk3SFE0cbVl2N0MZwyTX18Y6/1VAQ4JQUItjiWix&#10;48b53vXsEpI5UHW5rpWKysmtlCVHhhPEwZfQUqKY83hZ0HX8Ddl+e6Y0aQs6+zhNYyYNIV6fSukQ&#10;V0R2DPmvLQfJd7tuwGEH5QnhsdAzxxm+rrGHDRbwzCxSBdtG+vsnPKQCTAmDREkF9uff7oM/ThCt&#10;lLRIvYK6HwdmBfb1TeNsP48nk8DVqEymnzJU7K1ld2vRh2YFiM0YF83wKAZ/r86itNC84pYsQ1Y0&#10;Mc0xd0H9WVz5fiFwy7hYLqMTstMwv9Fbw0PoAFiY0Ev3yqwZxuiRAI9wJinL30yz9w0vNSwPHmQd&#10;Rx0A7lFFigQFmR3JMmxhWJ1bPXpdvxWLXwAAAP//AwBQSwMEFAAGAAgAAAAhAF2xRsjiAAAADAEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4saYFpK00nhEAwadVYQeKataYtNE6V&#10;ZGvZ05Oe4Gj/n35/Tlej7tgRrWsNSYhmAhhSaaqWagnvb09XC2DOK6pUZwgl/KCDVXZ+lqqkMgPt&#10;8Fj4moUScomS0HjfJ5y7skGt3Mz0SCH7NFYrH0Zb88qqIZTrjsdCzLlWLYULjerxocHyuzhoCR9D&#10;8Wy36/XXa/+Sn7anIt/gYy7l5cV4fwfM4+j/YJj0gzpkwWlvDlQ51klYCHEb0BAs5xGwiRA302ov&#10;Ib6OI+BZyv8/kf0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiyGeLzoCAABzBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXbFGyOIAAAAMAQAA&#10;DwAAAAAAAAAAAAAAAACUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKMFAAAAAA==&#10;" fillcolor="window" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:446.4pt;margin-top:52.8pt;width:120pt;height:18pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCLIZ4vOgIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEuP2jAQvlfqf7B8Lwkp0G1EWFFWVJXQ&#10;7kpstWfj2CSS43FtQ0J/fcdOeHTbU1UOZsYznsc332R+3zWKHIV1NeiCjkcpJUJzKGu9L+j3l/WH&#10;O0qcZ7pkCrQo6Ek4er94/27emlxkUIEqhSUYRLu8NQWtvDd5kjheiYa5ERih0SjBNsyjavdJaVmL&#10;0RuVZGk6S1qwpbHAhXN4+9Ab6SLGl1Jw/ySlE56ogmJtPp42nrtwJos5y/eWmarmQxnsH6poWK0x&#10;6SXUA/OMHGz9R6im5hYcSD/i0CQgZc1F7AG7GadvutlWzIjYC4LjzAUm9//C8sfj1jxb4rsv0OEA&#10;AyCtcbnDy9BPJ20T/rFSgnaE8HSBTXSe8PBomk3SFE0cbVl2N0MZwyTX18Y6/1VAQ4JQUItjiWix&#10;48b53vXsEpI5UHW5rpWKysmtlCVHhhPEwZfQUqKY83hZ0HX8Ddl+e6Y0aQs6+zhNYyYNIV6fSukQ&#10;V0R2DPmvLQfJd7tuwGEH5QnhsdAzxxm+rrGHDRbwzCxSBdtG+vsnPKQCTAmDREkF9uff7oM/ThCt&#10;lLRIvYK6HwdmBfb1TeNsP48nk8DVqEymnzJU7K1ld2vRh2YFiM0YF83wKAZ/r86itNC84pYsQ1Y0&#10;Mc0xd0H9WVz5fiFwy7hYLqMTstMwv9Fbw0PoAFiY0Ev3yqwZxuiRAI9wJinL30yz9w0vNSwPHmQd&#10;Rx0A7lFFigQFmR3JMmxhWJ1bPXpdvxWLXwAAAP//AwBQSwMEFAAGAAgAAAAhACRQp6XiAAAADAEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyokwJRG+JUCIGgUqPSgMTVjZckEK8j&#10;221Cvx7nBLfdndHsm2w16o4d0brWkIB4FgFDqoxqqRbw/vZ0tQDmvCQlO0Mo4AcdrPLzs0ymygy0&#10;w2PpaxZCyKVSQON9n3Luqga1dDPTIwXt01gtfVhtzZWVQwjXHZ9HUcK1bCl8aGSPDw1W3+VBC/gY&#10;yme7Xa+/XvuX4rQ9lcUGHwshLi/G+ztgHkf/Z4YJP6BDHpj25kDKsU7AYjkP6D4I0W0CbHLE19Np&#10;H6abOAGeZ/x/ifwXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiyGeLzoCAABzBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJFCnpeIAAAAMAQAA&#10;DwAAAAAAAAAAAAAAAACUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKMFAAAAAA==&#10;" fillcolor="window" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="201CF7BD" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
+                    <w:p w14:paraId="7619B0B7" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="GillSans Light" w:hAnsi="GillSans Light"/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:t>Knowledge Test Page 1</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00457E4B">
                         <w:rPr>
                           <w:rFonts w:ascii="GillSans Light" w:hAnsi="GillSans Light"/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> of 2</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B40CAAF" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
+    <w:p w14:paraId="7ACFAF29" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
       <w:pPr>
         <w:ind w:left="1260" w:right="926"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidSect="00D351B8">
-          <w:headerReference w:type="default" r:id="rId19"/>
+        <w:sectPr w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidSect="00FB0731">
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
-          <w:pgMar w:top="0" w:right="1416" w:bottom="284" w:left="1276" w:header="426" w:footer="0" w:gutter="0"/>
+          <w:pgMar w:top="0" w:right="0" w:bottom="284" w:left="0" w:header="426" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="0C7FB34E" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid5"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="363"/>
         <w:tblW w:w="10773" w:type="dxa"/>
+        <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5387"/>
         <w:gridCol w:w="5386"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w14:paraId="32C3CBD0" w14:textId="77777777" w:rsidTr="00DD18DF">
+      <w:tr w:rsidR="00FB0731" w:rsidRPr="00DD1613" w14:paraId="604CB900" w14:textId="77777777" w:rsidTr="00044F5E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="44546A" w:themeFill="text2"/>
           </w:tcPr>
-          <w:p w14:paraId="2E079EBC" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
+          <w:p w14:paraId="1A0E711C" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Questions </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
           </w:tcPr>
-          <w:p w14:paraId="756159ED" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
+          <w:p w14:paraId="3715F45F" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Answers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w14:paraId="28D9A780" w14:textId="77777777" w:rsidTr="00DD18DF">
+      <w:tr w:rsidR="00FB0731" w:rsidRPr="00DD1613" w14:paraId="3E138BC9" w14:textId="77777777" w:rsidTr="00044F5E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="1C6EC800" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="7A6222B1" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Is the driver of a taxi, luxury hire car or restricted hire vehicle permitted to approach a person in the street to make it known that his/her vehicle is available for hire?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="60FB6EE1" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="21D9DD82" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>No. It is an offence to solicit passenger trade for a motor vehicle on a public street.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w14:paraId="3AB4B9CA" w14:textId="77777777" w:rsidTr="00DD18DF">
+      <w:tr w:rsidR="00FB0731" w:rsidRPr="00DD1613" w14:paraId="50205E51" w14:textId="77777777" w:rsidTr="00044F5E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40FB9358" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="0EE66368" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Is the driver of a luxury hire car or restricted hire vehicle permitted to stand the vehicle on a public street?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E507981" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="378047E7" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>No. A person must not stand or park a luxury hire car or restricted hire vehicle on a public street unless it is:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4051F7DF" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
+          <w:p w14:paraId="4F532875" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
-[...6 lines deleted...]
-          <w:p w14:paraId="239EEDB8" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
+            <w:r w:rsidRPr="00DD1613">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">picking up passengers </w:t>
+            </w:r>
+            <w:r w:rsidR="00044F5E" w:rsidRPr="00DD1613">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>who have pre-booked the vehicle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4443EB8B" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>dropping off passengers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23127F2B" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
+          <w:p w14:paraId="7CB00191" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>about to commence a tour; or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17A54780" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="00E43DFC" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
+          <w:p w14:paraId="07392239" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>displaying a sign bearing the words “not for hire”.</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="35E292A4" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w14:paraId="0136D474" w14:textId="77777777" w:rsidTr="00DD18DF">
+      <w:tr w:rsidR="00FB0731" w:rsidRPr="00DD1613" w14:paraId="09A56C72" w14:textId="77777777" w:rsidTr="00044F5E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="42484E61" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="04CF20DF" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Is the driver of a taxi permitted to stand the vehicle on a public street?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6AF3AA77" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="192CBD84" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>No. A person must not stand or park a taxi on a public street unless it is:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20DF7F29" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
+          <w:p w14:paraId="646F34C3" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00044F5E" w:rsidP="00044F5E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>standing on a taxi rank</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="391DF8F9" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
+          <w:p w14:paraId="19480571" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
-[...6 lines deleted...]
-          <w:p w14:paraId="4DE54152" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
+            <w:r w:rsidRPr="00DD1613">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">picking up passengers </w:t>
+            </w:r>
+            <w:r w:rsidR="00044F5E" w:rsidRPr="00DD1613">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>who have pre-booked the vehicle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B058967" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00044F5E" w:rsidP="00044F5E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>dropping off passengers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F07D0F6" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
+          <w:p w14:paraId="1E752DF4" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>about to commence a tour; or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19E855F8" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="00E43DFC" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
+          <w:p w14:paraId="1070B519" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>displaying a sign bearing the words “not for hire”.</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="4EE0302F" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w14:paraId="4E828B29" w14:textId="77777777" w:rsidTr="00DD18DF">
+      <w:tr w:rsidR="00FB0731" w:rsidRPr="00DD1613" w14:paraId="313713D7" w14:textId="77777777" w:rsidTr="00044F5E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F8112F3" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
+          <w:p w14:paraId="2A3DFE13" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1152"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Is a luxury hire car or restricted hire vehicle permitted to stand on a taxi rank?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05C0BF96" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="2748DC45" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>No. Only a taxi that is operating under the authority of a taxi licence for the area may stand on a taxi rank in that area.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w14:paraId="3CCAF8AB" w14:textId="77777777" w:rsidTr="00DD18DF">
+      <w:tr w:rsidR="00FB0731" w:rsidRPr="00DD1613" w14:paraId="7EFC2398" w14:textId="77777777" w:rsidTr="00044F5E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="012185CB" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
+          <w:p w14:paraId="2900F19A" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1152"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Can the driver of a small passenger vehicle carry paying passengers if the vehicle is not a taxi, luxury hire car or restricted hire vehicle?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="7E16691A" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="24417A43" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Only if the vehicle is providing a service that is not available to the general public and/or is not operated as a commercial transport service. For example, non-commercial transport, services that are restricted to clearly defined groups (such as nursing home clients), incidental transport (such as toy trains).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w14:paraId="78B2D87F" w14:textId="77777777" w:rsidTr="00DD18DF">
+      <w:tr w:rsidR="00FB0731" w:rsidRPr="00DD1613" w14:paraId="663502AE" w14:textId="77777777" w:rsidTr="00044F5E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51B27EA1" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
+          <w:p w14:paraId="29EE7475" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1152"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>What services may a restricted hire vehicle undertake?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47B0BD68" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+          <w:p w14:paraId="3BF67842" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Restricted hire vehicles operating specific RHV services may be hired out for:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="625F0D3B" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
+          <w:p w14:paraId="797047F3" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00044F5E" w:rsidP="00044F5E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="317"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>weddings</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="738B7117" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
+          <w:p w14:paraId="63853C85" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="317"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>funerals;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="477E6555" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
+          <w:p w14:paraId="096FB547" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="317"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>school, college or university balls, formals or leavers functions; and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57024FF5" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
+          <w:p w14:paraId="1D8A1B0B" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="317"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>tours.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EC2614B" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
+          <w:p w14:paraId="563C3BF4" w14:textId="77777777" w:rsidR="00044F5E" w:rsidRPr="00DD1613" w:rsidRDefault="00044F5E" w:rsidP="00044F5E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="521B3451" w14:textId="77777777" w:rsidR="00DD18DF" w:rsidRPr="009D31B5" w:rsidRDefault="00DD18DF" w:rsidP="00DD18DF">
+          <w:p w14:paraId="5FD4DA01" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Restricted hire vehicles operating general RHV services may be hired out for any purpose, provided that the service is pre-booked.</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="03BC3474" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0FAC872D" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
-[...6 lines deleted...]
-    <w:p w14:paraId="1698538E" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
+    <w:p w14:paraId="1AB4C46D" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CCA1B8A" w14:textId="3AC236CD" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00E43DFC">
-      <w:pPr>
+    <w:p w14:paraId="23E03CB3" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
+      <w:pPr>
+        <w:ind w:left="1276"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Remember you must also update your knowledge of the road rules by reading the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009D31B5">
+        <w:t xml:space="preserve">Remember you must also update your knowledge of the road rules by reading </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Tasmanian Road Rules</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> publication.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="208F7CBD" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
+    <w:p w14:paraId="6C857438" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64E7560E" wp14:editId="77E62529">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24CA684C" wp14:editId="040FF531">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4887155</wp:posOffset>
+                  <wp:posOffset>5648241</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1657399</wp:posOffset>
+                  <wp:posOffset>1456830</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1652954" cy="273685"/>
-                <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+                <wp:extent cx="1752600" cy="273685"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Text Box 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1652954" cy="273685"/>
+                          <a:ext cx="1752600" cy="273685"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="71CB0F53" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="0050533A" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
+                          <w:p w14:paraId="79B47A6C" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00044F5E" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
                             <w:pPr>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0050533A">
+                            <w:r w:rsidRPr="00044F5E">
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t>Knowledge Test Page 2 of 2</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="64E7560E" id="Text Box 11" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:384.8pt;margin-top:130.5pt;width:130.15pt;height:21.55pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHneQwPgIAAHoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8LwsESLJiiSgRVSWU&#10;RCJVzsZrgyWvx7UNu/TXd+xdHkl7qsrBzHjG8/jmm50+NJUmB+G8AlPQQa9PiTAcSmW2Bf3xuvxy&#10;R4kPzJRMgxEFPQpPH2afP01rm4sh7ECXwhEMYnxe24LuQrB5lnm+ExXzPbDCoFGCq1hA1W2z0rEa&#10;o1c6G/b7k6wGV1oHXHiPt4+tkc5SfCkFD89SehGILijWFtLp0rmJZzabsnzrmN0p3pXB/qGKiimD&#10;Sc+hHllgZO/UH6EqxR14kKHHocpASsVF6gG7GfQ/dLPeMStSLwiOt2eY/P8Ly58Oa/viSGi+QoMD&#10;jIDU1uceL2M/jXRV/MdKCdoRwuMZNtEEwuOjyXh4Px5RwtE2vL2Z3I1jmOzy2jofvgmoSBQK6nAs&#10;CS12WPnQup5cYjIPWpVLpXVSjn6hHTkwnCAOvoSaEs18wMuCLtOvy/bumTakLujkZtxPmQzEeG0q&#10;bWJckdjR5b+0HKXQbBqiyis4NlAeESUHLYG85UuFraywjhfmkDEIDG5BeMZDasDM0EmU7MD9+tt9&#10;9MdBopWSGhlYUP9zz5zA9r4bHPH9YDSKlE3KaHw7RMVdWzbXFrOvFoAQDXDfLE9i9A/6JEoH1Rsu&#10;yzxmRRMzHHMXNJzERWj3ApeNi/k8OSFJLQsrs7Y8ho64xUG9Nm/M2W6aAXnwBCeusvzDUFvf+NLA&#10;fB9AqjTxiHOLKjIlKkjwxJluGeMGXevJ6/LJmP0GAAD//wMAUEsDBBQABgAIAAAAIQAWaN5G4wAA&#10;AAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4QwEIXvJv6HZky8uS1oUJCyMUajmyxZRROvXRgB&#10;pVPSdhfcX2/3pMfJfHnve/ly1gPbo3W9IQnRQgBDqk3TUyvh/e3x4gaY84oaNRhCCT/oYFmcnuQq&#10;a8xEr7ivfMtCCLlMSei8HzPOXd2hVm5hRqTw+zRWKx9O2/LGqimE64HHQiRcq55CQ6dGvO+w/q52&#10;WsLHVD3ZzWr19TI+l4fNoSrX+FBKeX42390C8zj7PxiO+kEdiuC0NTtqHBskXCdpElAJcRKFUUdC&#10;xGkKbCvhUlxFwIuc/x9R/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCHneQwPgIAAHoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWaN5G4wAA&#10;AAwBAAAPAAAAAAAAAAAAAAAAAJgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqAUA&#10;AAAA&#10;" fillcolor="window" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="24CA684C" id="Text Box 11" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:444.75pt;margin-top:114.7pt;width:138pt;height:21.55pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKsr11PgIAAHoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykeXRGnCJLkWFA&#10;0BZIh54VWY4FyKImKbGzXz9Kdh7rdhqWg0KKFB8fP3r+0NaKHIV1EnROh4OUEqE5FFLvc/r9df3p&#10;nhLnmS6YAi1yehKOPiw+fpg3JhMjqEAVwhIMol3WmJxW3pssSRyvRM3cAIzQaCzB1syjavdJYVmD&#10;0WuVjNJ0mjRgC2OBC+fw9rEz0kWMX5aC++eydMITlVOszcfTxnMXzmQxZ9neMlNJ3pfB/qGKmkmN&#10;SS+hHpln5GDlH6FqyS04KP2AQ51AWUouYg/YzTB91822YkbEXhAcZy4wuf8Xlj8dt+bFEt9+gRYH&#10;GABpjMscXoZ+2tLW4R8rJWhHCE8X2ETrCQ+PZpPRNEUTR9todje9n4QwyfW1sc5/FVCTIOTU4lgi&#10;Wuy4cb5zPbuEZA6ULNZSqaic3EpZcmQ4QRx8AQ0lijmPlzldx1+f7bdnSpMmp9O7SRozaQjxulRK&#10;h7gisqPPf205SL7dtUQWN3DsoDghShY6AjnD1xJb2WAdL8wiY7B73AL/jEepADNDL1FSgf35t/vg&#10;j4NEKyUNMjCn7seBWYHtfdM44s/D8ThQNirjyWyEir217G4t+lCvACEa4r4ZHsXg79VZLC3Ub7gs&#10;y5AVTUxzzJ1TfxZXvtsLXDYulsvohCQ1zG/01vAQOuAWBvXavjFr+ml65METnLnKsndD7XzDSw3L&#10;g4dSxokHnDtUkSlBQYJHzvTLGDboVo9e10/G4hcAAAD//wMAUEsDBBQABgAIAAAAIQC6KZuV4wAA&#10;AAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLF1FR1eaTgiBYNKqQUHimjWm&#10;LTROlWRr2dOTneDo359+f85Xk+7ZAa3rDAmYzyJgSLVRHTUC3t8er1JgzktSsjeEAn7Qwao4P8tl&#10;psxIr3iofMNCCblMCmi9HzLOXd2ilm5mBqSw+zRWSx9G23Bl5RjKdc/jKFpwLTsKF1o54H2L9Xe1&#10;1wI+xurJbtfrr5fhuTxuj1W5wYdSiMuL6e4WmMfJ/8Fw0g/qUASnndmTcqwXkKbLJKAC4nh5DexE&#10;zBdJiHYhuokT4EXO/z9R/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBKsr11PgIAAHoE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC6KZuV4wAA&#10;AAwBAAAPAAAAAAAAAAAAAAAAAJgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqAUA&#10;AAAA&#10;" fillcolor="window" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="71CB0F53" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="0050533A" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
+                    <w:p w14:paraId="79B47A6C" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00044F5E" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
                       <w:pPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0050533A">
+                      <w:r w:rsidRPr="00044F5E">
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:t>Knowledge Test Page 2 of 2</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid7"/>
-        <w:tblW w:w="9498" w:type="dxa"/>
-        <w:tblInd w:w="-142" w:type="dxa"/>
+        <w:tblW w:w="10915" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5954"/>
-        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="4961"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB0731" w:rsidRPr="009D31B5" w14:paraId="051A6752" w14:textId="77777777" w:rsidTr="0053041B">
+      <w:tr w:rsidR="00FB0731" w:rsidRPr="00DD1613" w14:paraId="1B628C39" w14:textId="77777777" w:rsidTr="00A179F6">
         <w:trPr>
           <w:trHeight w:val="1560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB11F06" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00726F67">
-            <w:pPr>
+          <w:p w14:paraId="56C87656" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+            <w:pPr>
+              <w:ind w:left="885"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:br/>
               <w:t>Department of State Growth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15000425" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00726F67">
+          <w:p w14:paraId="6370B3F5" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
+              <w:ind w:left="885"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Road User Services Division</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CABC68D" w14:textId="30CB7F7E" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00726F67">
-            <w:pPr>
+          <w:p w14:paraId="75B49B5D" w14:textId="44837170" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00044F5E">
+            <w:pPr>
+              <w:ind w:left="885"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Form Number: MR92 </w:t>
             </w:r>
-            <w:r w:rsidR="00A44AE3" w:rsidRPr="009D31B5">
+            <w:r w:rsidR="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>0</w:t>
-[...23 lines deleted...]
-              <w:t>24</w:t>
+              <w:t>04/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24ECD129" w14:textId="7D393E90" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="0053041B" w:rsidP="00A179F6">
+          <w:p w14:paraId="2CB92510" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="563D5F2C" wp14:editId="0A14C5B3">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="733E1A83" wp14:editId="308BF8E5">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>1401982</wp:posOffset>
+                    <wp:posOffset>2117090</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>53389</wp:posOffset>
+                    <wp:posOffset>635</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="892628" cy="827315"/>
                   <wp:effectExtent l="0" t="0" r="3175" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="12" name="Picture 12"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="100079_Tas_Gov_no_tag_rgb_vert.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20" cstate="print">
+                          <a:blip r:embed="rId19" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="892628" cy="827315"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C20E5BE" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
+          <w:p w14:paraId="55CFAE67" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00A179F6">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="60FA583A" w14:textId="2D8C5F85" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="0053041B">
+    <w:p w14:paraId="2EAA2247" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="008B74A1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2832"/>
         </w:tabs>
         <w:spacing w:after="0"/>
+        <w:ind w:left="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>APPLICATION TO DRIVE A PUBLIC PASSENGER VEHICLE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F17A60C" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="0053041B">
+    <w:p w14:paraId="4FF1C0C7" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="002C1ABC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="0"/>
+        <w:ind w:left="1377"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid311"/>
         <w:tblW w:w="9951" w:type="dxa"/>
-        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblInd w:w="1101" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2182"/>
         <w:gridCol w:w="2795"/>
         <w:gridCol w:w="1829"/>
         <w:gridCol w:w="3145"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w14:paraId="3AC7599D" w14:textId="77777777" w:rsidTr="0053041B">
+      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="50E34C6B" w14:textId="77777777" w:rsidTr="002A19F4">
         <w:trPr>
           <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9951" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
           </w:tcPr>
-          <w:p w14:paraId="494A19AA" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="087D7AF9" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Applicant Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w14:paraId="1446260A" w14:textId="77777777" w:rsidTr="0053041B">
+      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="6AE1D784" w14:textId="77777777" w:rsidTr="002A19F4">
         <w:trPr>
           <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2182" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CC5A11F" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="3AF773EC" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Surname (Family Name)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7769" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="14C2E7E0" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="4226F06A" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w14:paraId="098F704D" w14:textId="77777777" w:rsidTr="0053041B">
+      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="51B8490B" w14:textId="77777777" w:rsidTr="002A19F4">
         <w:trPr>
           <w:trHeight w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2182" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="622E00CF" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="7515C7F4" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Given Names</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7769" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19E1E15D" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="5FA4D626" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w14:paraId="77CF4079" w14:textId="77777777" w:rsidTr="0053041B">
+      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="0B013783" w14:textId="77777777" w:rsidTr="002A19F4">
         <w:trPr>
           <w:trHeight w:val="710"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2182" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED3E056" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="25D711A6" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2795" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01521D16" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="46CCE14D" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1829" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4632804D" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="3CEC1234" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-50"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Driver Licence No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A70E35E" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="47831674" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w14:paraId="54FDDE52" w14:textId="77777777" w:rsidTr="0053041B">
+      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="238A1ED0" w14:textId="77777777" w:rsidTr="002A19F4">
         <w:trPr>
           <w:trHeight w:val="710"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2182" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64E94C0E" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="48BB481F" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Residential Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7769" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="651796B7" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="53CABB8E" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w14:paraId="7CC280C2" w14:textId="77777777" w:rsidTr="0053041B">
+      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="25691989" w14:textId="77777777" w:rsidTr="002A19F4">
         <w:trPr>
           <w:trHeight w:val="763"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2182" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A46C296" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="04CCDE71" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Postal Address </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77A3C350" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="427E5677" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(if different from above)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7769" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6088D78F" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="03C7DCAA" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w14:paraId="2EE80A65" w14:textId="77777777" w:rsidTr="0053041B">
+      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="5696DA95" w14:textId="77777777" w:rsidTr="002A19F4">
         <w:trPr>
           <w:trHeight w:val="763"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2182" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CD27D53" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="4C0563F3" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Contact Phone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7769" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="421EB3E4" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="05D8508D" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="-710" w:right="567" w:firstLine="710"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w14:paraId="3D2FE50E" w14:textId="77777777" w:rsidTr="0053041B">
+      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="6A4AAE21" w14:textId="77777777" w:rsidTr="002A19F4">
         <w:trPr>
           <w:trHeight w:val="421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2182" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16E392FF" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="744C6A28" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-81"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Working with Children Registration Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2795" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="338AECFF" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="32916D2E" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1829" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73B2BA7D" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="10163FE0" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Expiry Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AA95508" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="409D36C3" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7173190F" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="0053041B">
-      <w:pPr>
+    <w:p w14:paraId="4E071948" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+      <w:pPr>
+        <w:ind w:firstLine="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid81"/>
         <w:tblW w:w="9951" w:type="dxa"/>
-        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblInd w:w="1101" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="7258"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w14:paraId="63B2C0E2" w14:textId="77777777" w:rsidTr="0053041B">
+      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="1AF1F81B" w14:textId="77777777" w:rsidTr="002C1ABC">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9951" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
           </w:tcPr>
-          <w:p w14:paraId="67953F85" w14:textId="787A6F71" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="0161AB36" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Driving History/Conviction Details </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(please tick the applicable box)</w:t>
             </w:r>
+            <w:r w:rsidRPr="00DD1613">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                             </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w14:paraId="608353A5" w14:textId="77777777" w:rsidTr="0053041B">
+      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="115D0EE9" w14:textId="77777777" w:rsidTr="002C1ABC">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B9E89B2" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="4FC7F435" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-469"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C156B92" w14:textId="1FCA8721" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="44F076C6" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Have you ever had an application for Taxi or PPV Ancillary Certificate refused? If yes</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> give details:</w:t>
+              <w:t>Have you ever had an application for Taxi or PPV Ancillary Certificate refused? If yes give details:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CCCAE30" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="58096019" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23431B84" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="7AB87492" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">NO </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w14:paraId="6F76CA55" w14:textId="77777777" w:rsidTr="0053041B">
+      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="09FF0E56" w14:textId="77777777" w:rsidTr="002C1ABC">
         <w:trPr>
           <w:trHeight w:val="669"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="292CBFBA" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="3A11BC83" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-469"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34C413CB" w14:textId="1FA5340D" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="00710229">
+          <w:p w14:paraId="5579CC73" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:right="991"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Have you ever had a Taxi or PPV Ancillary Certificate Cancelled?</w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> give details:</w:t>
+              <w:t>Have you ever had a Taxi or PPV Ancillary Certificate Cancelled?  If yes give details:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="613828B0" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="3CA52FF8" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">YES </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="427DCEE4" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="282E0EEB" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">NO </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w14:paraId="3B1EFFB6" w14:textId="77777777" w:rsidTr="0053041B">
+      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="77742521" w14:textId="77777777" w:rsidTr="002C1ABC">
         <w:trPr>
           <w:trHeight w:val="694"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B3CFFFD" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="18D5BF3A" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-469"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E354FF9" w14:textId="0860FDE0" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="00710229">
+          <w:p w14:paraId="5B15E092" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:right="991"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Have you had any traffic infringement notices issued within the last </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> years? If yes give details:</w:t>
+              <w:t>Have you had any traffic infringement notices issued within the last 3 years? If yes give details:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E49CCBD" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="71552C55" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">YES </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00403ADE" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="6B92BD46" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">NO </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w14:paraId="10008770" w14:textId="77777777" w:rsidTr="0053041B">
+      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="064E9E6E" w14:textId="77777777" w:rsidTr="002C1ABC">
         <w:trPr>
           <w:trHeight w:val="704"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F44B147" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="3DC1692F" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-469"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7951AF94" w14:textId="0BF81D4C" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="3FED1634" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Have you ever been charged or convicted of any criminal offence whether a Conviction was recorded or not? If yes</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> give details:</w:t>
+              <w:t>Have you ever been charged or convicted of any criminal offence whether a Conviction was recorded or not? If yes give details:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DC9C936" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="05799279" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">YES </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5138ED9D" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="23F4EDAC" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">NO </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w14:paraId="4A676B3A" w14:textId="77777777" w:rsidTr="0053041B">
+      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="0658A770" w14:textId="77777777" w:rsidTr="002C1ABC">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F58A0A3" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="11208541" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="-469"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06177BF6" w14:textId="48889273" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="00710229">
+          <w:p w14:paraId="27A4D74C" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:right="991"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Are there any convictions pending against you? If yes</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> give details:</w:t>
+              <w:t>Are there any convictions pending against you? If yes give details:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DFB51D3" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="79E4396D" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">YES </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D7EF41A" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="437BFAFD" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">NO </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w14:paraId="2B67EAF4" w14:textId="77777777" w:rsidTr="0053041B">
+      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="0806CC74" w14:textId="77777777" w:rsidTr="002C1ABC">
         <w:trPr>
           <w:trHeight w:val="806"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C896B7B" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="121C19E7" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="-469"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EED3E9A" w14:textId="3A671534" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="5B1A7ED2" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1080"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3240"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="3960"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="4680"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6120"/>
                 <w:tab w:val="left" w:pos="6441"/>
                 <w:tab w:val="left" w:pos="6840"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7560"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8280"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9000"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="9720"/>
                 <w:tab w:val="left" w:pos="10080"/>
                 <w:tab w:val="left" w:pos="10440"/>
                 <w:tab w:val="left" w:pos="10800"/>
                 <w:tab w:val="left" w:pos="11160"/>
                 <w:tab w:val="left" w:pos="11520"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Are there any issues the Registrar of Motor Vehicles should be aware of, that’s relevant to you being considered fit &amp; proper </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(refer to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-              <w:r w:rsidRPr="00BE1AEC">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="00DD1613">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>www.transport.tas.gov.au</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> or are you subject to any order issued by court or tribunal? If yes</w:t>
-[...18 lines deleted...]
-          <w:p w14:paraId="2E876998" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+              <w:t xml:space="preserve"> or are you subject to any order issued by court or tribunal? If yes give details:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22801835" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="991"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BEAC948" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="272D5B88" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">YES </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19389990" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="121D45AE" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">NO </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F0A8"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4CAD4A9D" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="00C44282">
-      <w:pPr>
+    <w:p w14:paraId="07DE2003" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+      <w:pPr>
+        <w:ind w:firstLine="1134"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F1436D0" w14:textId="068430EC" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="00C44282">
-[...9 lines deleted...]
-        <w:jc w:val="right"/>
+    <w:p w14:paraId="6F7ECA76" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="00DD1613">
+      <w:pPr>
+        <w:ind w:left="7200" w:right="926"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Application Page 1 of 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E29F39F" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
-[...7 lines deleted...]
-    <w:p w14:paraId="2CF3D65B" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+    </w:p>
+    <w:p w14:paraId="5A74042F" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21731955" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="000D7445">
+    <w:p w14:paraId="2FD16ECB" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="000D7445">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1020"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142" w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="6"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00DD1613">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="579F952A" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="000D7445">
+    <w:p w14:paraId="109434EB" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="000D7445">
       <w:pPr>
         <w:ind w:left="6946" w:right="926"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidSect="00E43DFC">
-          <w:footerReference w:type="default" r:id="rId22"/>
+        <w:sectPr w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidSect="000D7445">
+          <w:footerReference w:type="default" r:id="rId21"/>
           <w:pgSz w:w="11906" w:h="16838"/>
-          <w:pgMar w:top="719" w:right="1416" w:bottom="709" w:left="1276" w:header="426" w:footer="330" w:gutter="0"/>
+          <w:pgMar w:top="719" w:right="0" w:bottom="709" w:left="0" w:header="426" w:footer="330" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid82"/>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10065"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w14:paraId="1261092A" w14:textId="77777777" w:rsidTr="002A19F4">
+      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="76B9B37B" w14:textId="77777777" w:rsidTr="002A19F4">
         <w:trPr>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
           </w:tcPr>
-          <w:p w14:paraId="202A4A72" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="20BEE6AD" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Work Visa (if applicable)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1176B742" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="56A44361" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Please supply the details, including the permit number of your Work Visa issued in Australia.  Refer to the Guidelines for further information. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w14:paraId="0D1C6383" w14:textId="77777777" w:rsidTr="0039345E">
+      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="7CC00458" w14:textId="77777777" w:rsidTr="002A19F4">
         <w:trPr>
           <w:trHeight w:val="1222"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA94DDA" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="0039345E">
+          <w:p w14:paraId="4D276E51" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="240" w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Provide details here</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w14:paraId="1816D200" w14:textId="77777777" w:rsidTr="002A19F4">
+      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="5D0349F9" w14:textId="77777777" w:rsidTr="002A19F4">
         <w:trPr>
           <w:trHeight w:val="760"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
           </w:tcPr>
-          <w:p w14:paraId="15225EBA" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="6D73ABE3" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Supporting Information (if applicable)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6298B9A5" w14:textId="7F9DEA32" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="0996107D" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>If you have answered YES to Questions 1, 2, 4, 5 and 6 under Driving History/Conviction Details then you must provide a statement outlining why you should be issued with a Public Passenger Vehicle Licence.  You should also provide other documents to support your application (e.g.</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> character reference).  Please attach a separate sheet if the space provided is insufficient.</w:t>
+              <w:t>If you have answered YES to Questions 1, 2, 4, 5 and 6 under Driving History/Conviction Details then you must provide a statement outlining why you should be issued with a Public Passenger Vehicle Licence.  You should also provide other documents to support your application (e.g. character reference).  Please attach a separate sheet if the space provided is insufficient.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w14:paraId="6EF8DBA7" w14:textId="77777777" w:rsidTr="0039345E">
+      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="17F48F50" w14:textId="77777777" w:rsidTr="002A19F4">
         <w:trPr>
           <w:trHeight w:val="3375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61FE2C5D" w14:textId="592AECE6" w:rsidR="002C1ABC" w:rsidRPr="0039345E" w:rsidRDefault="002C1ABC" w:rsidP="0039345E">
+          <w:p w14:paraId="6239C8FF" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DE0BBEC" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11962C0C" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide details </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>here</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="49247DA2" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C0F76C6" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
+    <w:p w14:paraId="1C2AB347" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10065"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w14:paraId="07F23358" w14:textId="77777777" w:rsidTr="002A19F4">
+      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="19C4B344" w14:textId="77777777" w:rsidTr="002A19F4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
           </w:tcPr>
-          <w:p w14:paraId="584C735A" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="2D2C5BA6" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Signature and Declaration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w14:paraId="403B7144" w14:textId="77777777" w:rsidTr="002A19F4">
+      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="12CB9AA4" w14:textId="77777777" w:rsidTr="002A19F4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71A85CCE" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="2A1E07E1" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="62FD409F" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="5D2103D9" w14:textId="07668C3D" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>I (please print full name) _________________________________________________</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+              <w:t>I (please print full name) _____________________________________</w:t>
+            </w:r>
+            <w:r w:rsidR="008B74A1" w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>_____________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD1613">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>____________</w:t>
+            </w:r>
+            <w:r w:rsidR="008B74A1" w:rsidRPr="00DD1613">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>_______</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD1613">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
               <w:t>of (address) __________________________________________________</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidR="008B74A1" w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>_____________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD1613">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28A50248" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="569D961D" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Declare that the information I have provided on this application is true to the best of my knowledge and belief.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D555AEC" w14:textId="17CC70F8" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="7694C128" w14:textId="2049DFDA" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">I also consent to the Registrar of Motor Vehicles obtaining any additional information and National and Local criminal checks from </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C44282">
+              <w:t>I also consent to the Registrar of Motor Vehicles obtaining any additional information and National and Local criminal checks from the Department of Police and Emergency Management and interstate authorities as part of this application and during the currency of the Licence.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43C30794" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="24"/>
-[...37 lines deleted...]
-            <w:r w:rsidRPr="009D31B5">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Signature of Applicant:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="173AA793" w14:textId="18C11AB5" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+              <w:t xml:space="preserve">Signature of Applicant:  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD1613">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C068FE9" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Date:</w:t>
+              <w:t xml:space="preserve">Date:                          </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w14:paraId="78B09FD0" w14:textId="77777777" w:rsidTr="002A19F4">
+      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="70F012F4" w14:textId="77777777" w:rsidTr="002A19F4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="437526C1" w14:textId="3D0A6CBD" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+          <w:p w14:paraId="27F83383" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="ED7D31" w:themeColor="accent2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="ED7D31" w:themeColor="accent2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Warning</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="005C86EB" w14:textId="6AE81FF2" w:rsidR="002C1ABC" w:rsidRPr="009D31B5" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+            <w:r w:rsidRPr="00DD1613">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="ED7D31" w:themeColor="accent2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77DCE953" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D31B5">
+            <w:r w:rsidRPr="00DD1613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penalty for dishonestly providing false or misleading information – Maximum $4000 and/or imprisonment for up to </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> months for a first offence.</w:t>
+              <w:t>Penalty for dishonestly providing false or misleading information – Maximum $4000 and/or imprisonment for up to 6 months for a first offence.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2AEFE27B" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
+    <w:p w14:paraId="451419F2" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FD04A8C" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
-[...10 lines deleted...]
-    <w:p w14:paraId="04C8A9BD" w14:textId="77777777" w:rsidR="000D7445" w:rsidRPr="009D31B5" w:rsidRDefault="000D7445" w:rsidP="000D7445">
+    <w:p w14:paraId="7E4D01A6" w14:textId="77777777" w:rsidR="000D7445" w:rsidRPr="00DD1613" w:rsidRDefault="000D7445" w:rsidP="000D7445">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="1416"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21247913" w14:textId="77777777" w:rsidR="008258C1" w:rsidRPr="009D31B5" w:rsidRDefault="008258C1" w:rsidP="008258C1">
+    <w:p w14:paraId="6B452946" w14:textId="77777777" w:rsidR="008258C1" w:rsidRPr="00DD1613" w:rsidRDefault="008258C1" w:rsidP="008258C1">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-142" w:right="1172"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>Personal Information Protection Statement:</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">You are providing personal information to the Registrar of Motor Vehicles, who will manage that information in accordance with the </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>Personal Information Protection Act 2004</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> and relevant provisions of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>Vehicle and Traffic Act 1999</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">.  The personal information collected here will be used by the Registrar of Motor Vehicles for driver licensing and vehicle registration purposes, and related purposes under the </w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>Vehicle and Traffic Act 1999</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D31B5">
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> and associated laws, including for national identity matching and verification purposes. Failure to provide this information may result in your application not being processed, or records not being properly maintained. The Registrar of Motor Vehicles may also use the information for related purposes, or disclose it to third parties in circumstances allowed for by law. You have the right to access your personal information by request to the Registrar of Motor Vehicles and you may be charged a fee for this service.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE16464" w14:textId="77777777" w:rsidR="00C44282" w:rsidRDefault="00C44282" w:rsidP="008258C1">
+    <w:p w14:paraId="574D58E4" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00DD1613">
       <w:pPr>
         <w:ind w:left="6708" w:right="926" w:firstLine="492"/>
-        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1613">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t>Application Page 2 of 2</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidSect="008258C1">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId24"/>
+    <w:sectPr w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidSect="008258C1">
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="244" w:bottom="1276" w:left="1276" w:header="567" w:footer="2991" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E778DCC" w14:textId="77777777" w:rsidR="0045271F" w:rsidRDefault="0045271F" w:rsidP="00FB0731">
+    <w:p w14:paraId="625E7BF9" w14:textId="77777777" w:rsidR="00574EBE" w:rsidRDefault="00574EBE" w:rsidP="00FB0731">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1098AFE1" w14:textId="77777777" w:rsidR="0045271F" w:rsidRDefault="0045271F" w:rsidP="00FB0731">
+    <w:p w14:paraId="317F5F4A" w14:textId="77777777" w:rsidR="00574EBE" w:rsidRDefault="00574EBE" w:rsidP="00FB0731">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="GillSans Light">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans Std Light">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4FC4CFD7" w14:textId="77777777" w:rsidR="000D7445" w:rsidRDefault="000D7445" w:rsidP="000D7445">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48DE6978" w14:textId="77777777" w:rsidR="000D7445" w:rsidRDefault="000D7445" w:rsidP="000D7445">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="991"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0DC8630D" w14:textId="77777777" w:rsidR="000D7445" w:rsidRPr="009D31B5" w:rsidRDefault="000D7445" w:rsidP="000D7445">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B6A569B" w14:textId="77777777" w:rsidR="000D7445" w:rsidRDefault="000D7445" w:rsidP="000D7445">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="991"/>
       <w:jc w:val="right"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4831632A" w14:textId="77777777" w:rsidR="000D7445" w:rsidRDefault="000D7445" w:rsidP="000D7445">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65A86BA1" w14:textId="77777777" w:rsidR="000D7445" w:rsidRDefault="000D7445" w:rsidP="000D7445">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="991"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="00BFB484" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="000D7445" w:rsidRDefault="00FB0731" w:rsidP="000D7445">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34FB919A" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="000D7445" w:rsidRDefault="00FB0731" w:rsidP="000D7445">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3340C8E0" w14:textId="77777777" w:rsidR="000D7445" w:rsidRPr="000D7445" w:rsidRDefault="000D7445" w:rsidP="000D7445">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4AC7B2EE" w14:textId="77777777" w:rsidR="000D7445" w:rsidRPr="000D7445" w:rsidRDefault="000D7445" w:rsidP="000D7445">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7163333F" w14:textId="77777777" w:rsidR="007679C5" w:rsidRPr="007679C5" w:rsidRDefault="000D7445" w:rsidP="007679C5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="723E60FB" w14:textId="77777777" w:rsidR="007679C5" w:rsidRPr="007679C5" w:rsidRDefault="000D7445" w:rsidP="007679C5">
     <w:pPr>
       <w:ind w:right="321"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007679C5">
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans Std Light" w:hAnsi="Gill Sans Std Light" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>PERSONAL INFORMATION PROTECTION STATEMENT</w:t>
     </w:r>
     <w:r w:rsidR="00A068A7">
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans Std Light" w:hAnsi="Gill Sans Std Light" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
@@ -7151,161 +7014,140 @@
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve">.  The personal information collected here will be used by the Registrar of Motor Vehicles for driver licensing and vehicle registration purposes, and related purposes under the </w:t>
     </w:r>
     <w:r w:rsidR="007679C5" w:rsidRPr="007679C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>Vehicle and Traffic Act 1999</w:t>
     </w:r>
     <w:r w:rsidR="007679C5" w:rsidRPr="007679C5">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve"> and associated laws, including for national identity matching and verification purposes. Failure to provide this information may result in your application not being processed, or records not being properly maintained.  The Registrar of Motor Vehicles may also use the information for related purposes, or disclose it to third parties in circumstances allowed for by law. You have the right to access your personal information by request to the Registrar of Motor Vehicles and you may be charged a fee for this service.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="05B1FAB7" w14:textId="77777777" w:rsidR="000D7445" w:rsidRPr="008E16B9" w:rsidRDefault="000D7445" w:rsidP="000D7445">
+  <w:p w14:paraId="5E1B7C43" w14:textId="77777777" w:rsidR="000D7445" w:rsidRPr="008E16B9" w:rsidRDefault="000D7445" w:rsidP="000D7445">
     <w:pPr>
       <w:pStyle w:val="Heading1"/>
       <w:spacing w:before="120"/>
       <w:ind w:left="-284" w:right="38"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans Std Light" w:hAnsi="Gill Sans Std Light" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="17EBF7A7" w14:textId="77777777" w:rsidR="000D7445" w:rsidRPr="000D7445" w:rsidRDefault="000D7445" w:rsidP="000D7445">
+  <w:p w14:paraId="5F7AF293" w14:textId="77777777" w:rsidR="000D7445" w:rsidRPr="000D7445" w:rsidRDefault="000D7445" w:rsidP="000D7445">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="6048"/>
         <w:tab w:val="right" w:pos="9395"/>
         <w:tab w:val="left" w:pos="9965"/>
       </w:tabs>
       <w:ind w:right="991"/>
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans Std Light" w:hAnsi="Gill Sans Std Light"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans Std Light" w:hAnsi="Gill Sans Std Light"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="000D7445">
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans Std Light" w:hAnsi="Gill Sans Std Light"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E5B47A2" w14:textId="77777777" w:rsidR="0045271F" w:rsidRDefault="0045271F" w:rsidP="00FB0731">
+    <w:p w14:paraId="19A09037" w14:textId="77777777" w:rsidR="00574EBE" w:rsidRDefault="00574EBE" w:rsidP="00FB0731">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19CD95C1" w14:textId="77777777" w:rsidR="0045271F" w:rsidRDefault="0045271F" w:rsidP="00FB0731">
+    <w:p w14:paraId="2A7BADAA" w14:textId="77777777" w:rsidR="00574EBE" w:rsidRDefault="00574EBE" w:rsidP="00FB0731">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="642388FC" w14:textId="77777777" w:rsidR="002B096D" w:rsidRPr="002B096D" w:rsidRDefault="002B096D" w:rsidP="002B096D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7908E266" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRDefault="000A4F12" w:rsidP="00E95DF0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
-        <w:tab w:val="left" w:pos="1536"/>
-        <w:tab w:val="center" w:pos="2166"/>
+        <w:tab w:val="left" w:pos="6456"/>
       </w:tabs>
-      <w:rPr>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
-  </w:p>
-[...15 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06672CCD" wp14:editId="334888D9">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46ABE2FD" wp14:editId="4B2FD20F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-886823</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-508950</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7561580" cy="10694035"/>
           <wp:effectExtent l="0" t="0" r="1270" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Picture 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Block Blue Header.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -7324,356 +7166,300 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="705CBDB5" wp14:editId="30E6C4E9">
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="049A749A" wp14:editId="3477E1AE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-287020</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-205740</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3253740" cy="754380"/>
               <wp:effectExtent l="0" t="0" r="3810" b="7620"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="217" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3253740" cy="754380"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6AF8327A" w14:textId="77777777" w:rsidR="000A4F12" w:rsidRPr="009D31B5" w:rsidRDefault="000A4F12" w:rsidP="000A4F12">
+                        <w:p w14:paraId="1CB541A9" w14:textId="77777777" w:rsidR="000A4F12" w:rsidRPr="007D1738" w:rsidRDefault="000A4F12" w:rsidP="000A4F12">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                               <w:color w:val="00B0F0"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="009D31B5">
+                          <w:r w:rsidRPr="007D1738">
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                               <w:color w:val="00B0F0"/>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                             </w:rPr>
                             <w:t>Ancillary Certificate to Drive a Public Passenger Vehicle</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="4EB55E97" w14:textId="3EC6E9CB" w:rsidR="000A4F12" w:rsidRPr="009D31B5" w:rsidRDefault="000A4F12" w:rsidP="000A4F12">
-                          <w:pPr>
+                        <w:p w14:paraId="70A4AC69" w14:textId="1691CEDE" w:rsidR="000A4F12" w:rsidRDefault="000A4F12" w:rsidP="000A4F12">
+                          <w:r w:rsidRPr="000D70D3">
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:rFonts w:ascii="GillSans Light" w:hAnsi="GillSans Light"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>Form Number:  MR92</w:t>
                           </w:r>
-                          <w:r w:rsidR="00A44AE3" w:rsidRPr="009D31B5">
+                          <w:r w:rsidR="00A44AE3">
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:rFonts w:ascii="GillSans Light" w:hAnsi="GillSans Light"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r w:rsidR="007D1738" w:rsidRPr="009D31B5">
+                          <w:r w:rsidR="00DD1613">
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:rFonts w:ascii="GillSans Light" w:hAnsi="GillSans Light"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t>0</w:t>
-[...23 lines deleted...]
-                            <w:t>24</w:t>
+                            <w:t>04/26</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="705CBDB5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="049A749A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-22.6pt;margin-top:-16.2pt;width:256.2pt;height:59.4pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1vWYYDAIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjXJTXiFF26DAO6&#10;C9DtA2RZjoXJokYpsbOvLyWnadC9DdODQIrUEXl4tL7tW8OOCr0GW/DJaMyZshIqbfcF//lj927F&#10;mQ/CVsKAVQU/Kc9vN2/frDuXqyk0YCqFjECszztX8CYEl2eZl41qhR+BU5aCNWArArm4zyoUHaG3&#10;JpuOx++zDrByCFJ5T6f3Q5BvEn5dKxm+1bVXgZmCU20h7Zj2Mu7ZZi3yPQrXaHkuQ/xDFa3Qlh69&#10;QN2LINgB9V9QrZYIHuowktBmUNdaqtQDdTMZv+rmsRFOpV6IHO8uNPn/Byu/Hh/dd2Sh/wA9DTA1&#10;4d0DyF+eWdg2wu7VHSJ0jRIVPTyJlGWd8/n5aqTa5z6ClN0XqGjI4hAgAfU1tpEV6pMROg3gdCFd&#10;9YFJOpxNF7PlnEKSYsvFfLZKU8lE/nzboQ+fFLQsGgVHGmpCF8cHH2I1In9OiY95MLraaWOSg/ty&#10;a5AdBQlgl1Zq4FWasawr+M1iukjIFuL9pI1WBxKo0W3BV+O4BslENj7aKqUEoc1gUyXGnumJjAzc&#10;hL7sKTHSVEJ1IqIQBiHSxyGjAfzDWUciLLj/fRCoODOfLZF9M5lHZkJy5ovllBy8jpTXEWElQRU8&#10;cDaY25CUHnmwcEdDqXXi66WSc60krkTj+SNE9V77Kevlu26eAAAA//8DAFBLAwQUAAYACAAAACEA&#10;4W5gvt4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPz06DQBCH7ya+w2ZMvJh2ESlUZGnUpMZr&#10;ax9gYadAZGcJuy307Z2e7G3+fPnNN8Vmtr044+g7RwqelxEIpNqZjhoFh5/tYg3CB01G945QwQU9&#10;bMr7u0Lnxk20w/M+NIJDyOdaQRvCkEvp6xat9ks3IPHu6EarA7djI82oJw63vYyjKJVWd8QXWj3g&#10;Z4v17/5kFRy/p6fV61R9hUO2S9IP3WWVuyj1+DC/v4EIOId/GK76rA4lO1XuRMaLXsEiWcWMcvES&#10;JyCYSNKMJ5WCdZqALAt5+0L5BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHW9ZhgMAgAA&#10;9gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOFuYL7e&#10;AAAACgEAAA8AAAAAAAAAAAAAAAAAZgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="6AF8327A" w14:textId="77777777" w:rsidR="000A4F12" w:rsidRPr="009D31B5" w:rsidRDefault="000A4F12" w:rsidP="000A4F12">
+                  <w:p w14:paraId="1CB541A9" w14:textId="77777777" w:rsidR="000A4F12" w:rsidRPr="007D1738" w:rsidRDefault="000A4F12" w:rsidP="000A4F12">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                         <w:color w:val="00B0F0"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="009D31B5">
+                    <w:r w:rsidRPr="007D1738">
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
                         <w:color w:val="00B0F0"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:t>Ancillary Certificate to Drive a Public Passenger Vehicle</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="4EB55E97" w14:textId="3EC6E9CB" w:rsidR="000A4F12" w:rsidRPr="009D31B5" w:rsidRDefault="000A4F12" w:rsidP="000A4F12">
-                    <w:pPr>
+                  <w:p w14:paraId="70A4AC69" w14:textId="1691CEDE" w:rsidR="000A4F12" w:rsidRDefault="000A4F12" w:rsidP="000A4F12">
+                    <w:r w:rsidRPr="000D70D3">
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:rFonts w:ascii="GillSans Light" w:hAnsi="GillSans Light"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Form Number:  MR92</w:t>
                     </w:r>
-                    <w:r w:rsidR="00A44AE3" w:rsidRPr="009D31B5">
+                    <w:r w:rsidR="00A44AE3">
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:rFonts w:ascii="GillSans Light" w:hAnsi="GillSans Light"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r w:rsidR="007D1738" w:rsidRPr="009D31B5">
+                    <w:r w:rsidR="00DD1613">
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:rFonts w:ascii="GillSans Light" w:hAnsi="GillSans Light"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t>0</w:t>
-[...23 lines deleted...]
-                      <w:t>24</w:t>
+                      <w:t>04/26</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="00F77580">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00E95DF0">
+      <w:tab/>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="0B45BCFC" w14:textId="09751B3E" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="009D31B5">
+  <w:p w14:paraId="64E24C07" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRDefault="000A4F12" w:rsidP="000A4F12">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1536"/>
-        <w:tab w:val="center" w:pos="2166"/>
       </w:tabs>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="0D6FD6A8" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00F77580" w:rsidP="00F77580">
+  <w:p w14:paraId="588B94D0" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRDefault="00F77580" w:rsidP="00F77580">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3134"/>
       </w:tabs>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="009D31B5">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="168AACF9" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="009D31B5" w:rsidRDefault="00FB0731" w:rsidP="000D7445">
+  <w:p w14:paraId="7DD8DB75" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRDefault="00FB0731" w:rsidP="000D7445">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-567" w:right="991"/>
       <w:jc w:val="right"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3C5500C0" w14:textId="77777777" w:rsidR="000D7445" w:rsidRDefault="000D7445" w:rsidP="000D7445">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="354F1FE6" w14:textId="77777777" w:rsidR="000D7445" w:rsidRDefault="000D7445" w:rsidP="000D7445">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="991"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5B880183" w14:textId="77777777" w:rsidR="00D351B8" w:rsidRPr="00D351B8" w:rsidRDefault="00D351B8" w:rsidP="00D351B8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77965B5C" w14:textId="77777777" w:rsidR="000A4F12" w:rsidRDefault="000A4F12" w:rsidP="000D7445">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:ind w:left="-567" w:right="991"/>
+      <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="27702121" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="007679C5" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22D86DE5" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="007679C5" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04F97B57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07EC4CB4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7969,50 +7755,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6971" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C727FD0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5FB6590C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D6D587D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6942B8E"/>
     <w:lvl w:ilvl="0" w:tplc="64B4CE8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8082,51 +7981,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="312E5E02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B806D6A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8195,51 +8094,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31A65B0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="58AA0836"/>
     <w:lvl w:ilvl="0" w:tplc="31F0352C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1377" w:hanging="384"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2073" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -8284,51 +8183,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5673" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6393" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7113" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31CF2270"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D444EE3A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1996" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2716" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3436" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4156" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4876" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5596" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6316" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7036" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7756" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39D42C4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D272E464"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8397,51 +8409,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="428D68AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7172AFCE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8510,51 +8522,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4564531C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="352413C8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8623,51 +8635,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="464F7DDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="499082E4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8736,51 +8748,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52A726AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40623ADA"/>
     <w:lvl w:ilvl="0" w:tplc="2DCE9664">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8850,51 +8862,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57AA64DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0DC6B2C6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8963,51 +8975,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A6B5DC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E168534"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9076,229 +9088,328 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="742412752">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72F91AD7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AC88624E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1636" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2356" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3076" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3796" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4516" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5236" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5956" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6676" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7396" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2122651646">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1226406272">
+  <w:num w:numId="2" w16cid:durableId="1083145978">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1969116552">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1645163986">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="132448962">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="856624217">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="558977333">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="65688291">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="745155679">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1696224429">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="221598419">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="52120690">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1514563564">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1431780388">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="999432488">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1373190234">
-[...26 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="1399865684">
+  <w:num w:numId="16" w16cid:durableId="1999535980">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB0731"/>
     <w:rsid w:val="000227D4"/>
     <w:rsid w:val="00044F5E"/>
     <w:rsid w:val="000658EF"/>
+    <w:rsid w:val="00082A30"/>
     <w:rsid w:val="000A4F12"/>
+    <w:rsid w:val="000A5E1B"/>
+    <w:rsid w:val="000B0F7F"/>
     <w:rsid w:val="000D7445"/>
     <w:rsid w:val="000F1759"/>
     <w:rsid w:val="000F4951"/>
-    <w:rsid w:val="00102784"/>
-    <w:rsid w:val="0019141D"/>
+    <w:rsid w:val="001C5702"/>
+    <w:rsid w:val="001C651A"/>
     <w:rsid w:val="00253696"/>
-    <w:rsid w:val="002B096D"/>
     <w:rsid w:val="002C1ABC"/>
     <w:rsid w:val="00324D25"/>
     <w:rsid w:val="00385740"/>
-    <w:rsid w:val="0039345E"/>
-[...5 lines deleted...]
-    <w:rsid w:val="0046223D"/>
+    <w:rsid w:val="004506FA"/>
+    <w:rsid w:val="004D4B6F"/>
     <w:rsid w:val="004D7274"/>
-    <w:rsid w:val="0050533A"/>
-    <w:rsid w:val="0053041B"/>
     <w:rsid w:val="00567CFB"/>
+    <w:rsid w:val="00574EBE"/>
     <w:rsid w:val="005933AA"/>
     <w:rsid w:val="00633029"/>
+    <w:rsid w:val="00667934"/>
     <w:rsid w:val="006A535D"/>
     <w:rsid w:val="006B1063"/>
-    <w:rsid w:val="00710229"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00734ABF"/>
     <w:rsid w:val="007679C5"/>
     <w:rsid w:val="00783881"/>
     <w:rsid w:val="00795F12"/>
     <w:rsid w:val="007C25A8"/>
     <w:rsid w:val="007D1738"/>
     <w:rsid w:val="008021A9"/>
-    <w:rsid w:val="00813A8D"/>
+    <w:rsid w:val="00811778"/>
     <w:rsid w:val="008258C1"/>
+    <w:rsid w:val="00856F84"/>
+    <w:rsid w:val="008B74A1"/>
+    <w:rsid w:val="008E4985"/>
+    <w:rsid w:val="0091209B"/>
     <w:rsid w:val="00923557"/>
-    <w:rsid w:val="009A254D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009D31B5"/>
     <w:rsid w:val="00A068A7"/>
     <w:rsid w:val="00A44AE3"/>
-    <w:rsid w:val="00A5700B"/>
-    <w:rsid w:val="00A716F0"/>
     <w:rsid w:val="00AB76A0"/>
-    <w:rsid w:val="00AD5A63"/>
     <w:rsid w:val="00AE7ECF"/>
     <w:rsid w:val="00B22465"/>
     <w:rsid w:val="00B365FA"/>
-    <w:rsid w:val="00BB5F82"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00E813BE"/>
+    <w:rsid w:val="00B94E60"/>
+    <w:rsid w:val="00D47366"/>
+    <w:rsid w:val="00D83718"/>
+    <w:rsid w:val="00D84F31"/>
+    <w:rsid w:val="00DD1613"/>
     <w:rsid w:val="00E95DF0"/>
     <w:rsid w:val="00EB3298"/>
+    <w:rsid w:val="00F316C4"/>
     <w:rsid w:val="00F6269F"/>
     <w:rsid w:val="00F72839"/>
     <w:rsid w:val="00F77580"/>
-    <w:rsid w:val="00F80403"/>
     <w:rsid w:val="00FB0731"/>
-    <w:rsid w:val="00FF1743"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="27774026"/>
+  <w14:docId w14:val="1BAF98B2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B258F24D-5371-4F46-9C10-7F1CBF8A3227}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9994,62 +10105,71 @@
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="002C1ABC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD1613"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbos.tas.gov.au/topics/licensing-and-registration/registrations/work-with-vulnerable-people" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transport.tas.gov.au/licensing/publications/tasmanian_road_rules" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transport.tas.gov.au/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ptinfo.transport.tas.gov.au/ancillary_check.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transport.tas.gov.au/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transport.tas.gov.au/fees_forms/registration_licensing/other_driver_licence_fees" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transport.tas.gov.au/fees_forms/registration_licensing/other_driver_licence_fees" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbos.tas.gov.au/topics/licensing-and-registration/registrations/work-with-vulnerable-people" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transport.tas.gov.au/licensing/publications/tasmanian_road_rules" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transport.tas.gov.au/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ptinfo.transport.tas.gov.au/ancillary_check.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transport.tas.gov.au/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -10273,90 +10393,75 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>13524</Characters>
+  <Pages>1</Pages>
+  <Words>2446</Words>
+  <Characters>13947</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>281</Lines>
-  <Paragraphs>133</Paragraphs>
+  <Lines>116</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Department of State Growth</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15767</CharactersWithSpaces>
+  <CharactersWithSpaces>16361</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cornish, Kate</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>