--- v1 (2026-04-17)
+++ v2 (2026-08-30)
@@ -1,7469 +1,7243 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0467782F" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="006B1063">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="517C7DE9" w14:textId="77777777" w:rsidR="005805F3" w:rsidRDefault="005805F3" w:rsidP="007042E2">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="107A4458" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00F77580">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="36760873" w14:textId="495B5FF1" w:rsidR="002B369B" w:rsidRDefault="00087F06" w:rsidP="007042E2">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD1613">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What is an Ancillary Certificate to Drive a Public Passenger Vehicle?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D9CB052" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00F77580">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="06A3178E" w14:textId="04E83760" w:rsidR="00087F06" w:rsidRDefault="00087F06" w:rsidP="00087F06">
+      <w:r>
+        <w:t>A Public Passenger V</w:t>
+      </w:r>
+      <w:r w:rsidR="00983182">
+        <w:t>ehicle Ancillary Certificate authorises you to drive a Public Passenger vehicle that carries passenger</w:t>
+      </w:r>
+      <w:r w:rsidR="0074579E">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00983182">
+        <w:t>. You will require an Ancillary Certificate if:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3F251726" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00DD1613">
-[...346 lines deleted...]
-    <w:p w14:paraId="3311BC24" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00DD1613">
+    <w:p w14:paraId="605C58CF" w14:textId="4C80C6DB" w:rsidR="00983182" w:rsidRDefault="00983182" w:rsidP="00983182">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="851" w:hanging="284"/>
+      </w:pPr>
+      <w:r>
+        <w:t>the passenger service is a transport concern</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57787">
+        <w:t xml:space="preserve"> within the meaning of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57787">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:t>if you are 20 years of age you must have held your car licence for at least two out of three years before you make an application</w:t>
+        <w:t>Passenger Transport Services Act 2011</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57787">
+        <w:t xml:space="preserve"> (Act)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A6B750A" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00DD1613">
+    <w:p w14:paraId="1FB7CBB8" w14:textId="6FE15ED8" w:rsidR="00A57787" w:rsidRDefault="00A57787" w:rsidP="00983182">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-      </w:r>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">the passenger service is available for use by any member of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>general public</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="1775D0CF" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00DD1613">
-      <w:pPr>
+    <w:p w14:paraId="12CC0DC9" w14:textId="425360B8" w:rsidR="00A57787" w:rsidRDefault="00115912" w:rsidP="00983182">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">any of the passengers </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>have to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> pay a fare within the meaning of that Act</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="102088BA" w14:textId="77777777" w:rsidR="00CF6A10" w:rsidRPr="00CF6A10" w:rsidRDefault="00CF6A10" w:rsidP="00CF6A10">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="390C9491" w14:textId="25560B83" w:rsidR="00115912" w:rsidRDefault="00A44D59" w:rsidP="00A44D59">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>This includes coach</w:t>
+      </w:r>
+      <w:r w:rsidR="00437A59">
+        <w:t>es</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/bus</w:t>
+      </w:r>
+      <w:r w:rsidR="00437A59">
+        <w:t>es</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00437A59">
+        <w:t xml:space="preserve">luxury hire cars, </w:t>
+      </w:r>
+      <w:r w:rsidR="0074579E">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00437A59">
+        <w:t xml:space="preserve">estricted </w:t>
+      </w:r>
+      <w:r w:rsidR="0074579E">
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="00437A59">
+        <w:t xml:space="preserve">ire </w:t>
+      </w:r>
+      <w:r w:rsidR="0074579E">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00437A59">
+        <w:t>ehicle services and other small passenger vehicles (excluding taxis).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017313A1" w14:textId="77777777" w:rsidR="00CF6A10" w:rsidRDefault="00CF6A10" w:rsidP="00A44D59">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A16344" w14:textId="657998C6" w:rsidR="00CF6A10" w:rsidRDefault="00CF6A10" w:rsidP="00A44D59">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">To obtain an Ancillary Certificate to drive a taxi, you must complete the Application to drive a Taxi and comply with the requirements </w:t>
+      </w:r>
+      <w:r w:rsidR="00D03DEB">
+        <w:t>set out in the Guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1162CE4D" w14:textId="7BD7C297" w:rsidR="00D03DEB" w:rsidRPr="00D03DEB" w:rsidRDefault="00D03DEB" w:rsidP="00D03DEB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1995"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD63710" w14:textId="407ABA68" w:rsidR="00437A59" w:rsidRDefault="00D03DEB" w:rsidP="00A44D59">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD1613">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>be an Australian or New Zealand Citizen, permanent resident or hold a visa allowing you to work in Australia</w:t>
+        <w:t>Eligibility to drive a Public Passenger Vehicle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD85650" w14:textId="62E7184D" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00DD1613">
-      <w:pPr>
+    <w:p w14:paraId="3AD9DFA4" w14:textId="61682F7F" w:rsidR="00D3312A" w:rsidRDefault="00D3312A" w:rsidP="00A44D59">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>To be eligible to drive a public passenger vehicle you must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B25537" w14:textId="5BEF5F2C" w:rsidR="00D3312A" w:rsidRDefault="00D3312A" w:rsidP="00D3312A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...28 lines deleted...]
-        <w:t>(see general information for meeting character requirements)</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>hold a current Australian driver licence for a minimum period of 12 months (you must transfer your</w:t>
+      </w:r>
+      <w:r w:rsidR="005035A5">
+        <w:t xml:space="preserve"> licence to Tasmania if it is issued by another state)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F740EFC" w14:textId="62E0CA7B" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00F77580" w:rsidP="00DD1613">
-      <w:pPr>
+    <w:p w14:paraId="0DC56936" w14:textId="24EADBC5" w:rsidR="003968D8" w:rsidRDefault="003968D8" w:rsidP="00E92745">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...37 lines deleted...]
-        <w:t>in Tasmania</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>be at least 20 years of age and;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="726F9DCE" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00F77580" w:rsidP="00FB0731">
-      <w:pPr>
+    <w:p w14:paraId="073FEE03" w14:textId="072D105E" w:rsidR="00E92745" w:rsidRDefault="00E92745" w:rsidP="00E92745">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>if you are 20 years of age you must have held your car licence for at least two out of</w:t>
+      </w:r>
+      <w:r w:rsidR="00254EF3">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> three years before you make an application</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512F23E2" w14:textId="7C0CCDB2" w:rsidR="00E92745" w:rsidRDefault="00E92745" w:rsidP="00E92745">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>if you are 21 years or older you must have held your car licence for at least</w:t>
+      </w:r>
+      <w:r w:rsidR="00824627">
+        <w:t xml:space="preserve"> one year out </w:t>
+      </w:r>
+      <w:r w:rsidR="00254EF3">
+        <w:t xml:space="preserve">of the </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6C19">
+        <w:t>three years before you make an applicat</w:t>
+      </w:r>
+      <w:r w:rsidR="002C55CF">
+        <w:t>ion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52EC3E61" w14:textId="0DF5287C" w:rsidR="002E2F0B" w:rsidRDefault="002E2F0B" w:rsidP="002E2F0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
+      </w:pPr>
+      <w:r>
+        <w:t>be an Australian or New Zealand citizen, permanent resident o</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44F99">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> hold a visa allowing you to work </w:t>
+      </w:r>
+      <w:r w:rsidR="00354224">
+        <w:t>in Australia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561D436D" w14:textId="13FE9464" w:rsidR="00354224" w:rsidRDefault="00354224" w:rsidP="002E2F0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>satisfy the character requirements by supplying a National Police Check (see general information for meeting character requirements)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21914090" w14:textId="6B9837C2" w:rsidR="00354224" w:rsidRDefault="00354224" w:rsidP="002E2F0B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">be registered to work with vulnerable </w:t>
+      </w:r>
+      <w:r w:rsidR="00203117">
+        <w:t>people in Tasmania</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EEEAE2F" w14:textId="2C4656EC" w:rsidR="00452560" w:rsidRPr="00452560" w:rsidRDefault="00E97A10" w:rsidP="00452560">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD1613">
+      <w:r>
+        <w:t>have your doctor complete the MR</w:t>
+      </w:r>
+      <w:r w:rsidR="007B384F">
+        <w:t>68 Medical Fitness to Drive Assessment form at the commercial medical s</w:t>
+      </w:r>
+      <w:r w:rsidR="005805F3">
+        <w:t>tandard</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BFE95CC" w14:textId="04468B59" w:rsidR="00452560" w:rsidRDefault="00452560" w:rsidP="00F5099E">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>b</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB0731" w:rsidRPr="00DD1613">
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">e medically fit at the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DD1613">
+        <w:t>How to apply for a Public Passenger Vehicle Ancillary Certificate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77CAE9EB" w14:textId="75B65DB5" w:rsidR="00452560" w:rsidRPr="00B85254" w:rsidRDefault="00FA5E4F" w:rsidP="00F5099E">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85254">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>‘</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB0731" w:rsidRPr="00DD1613">
+        <w:t>Step 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5099E" w:rsidRPr="00B85254">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>commercial standards</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DD1613">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F5099E" w:rsidRPr="00B85254">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="20"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>’</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB0731" w:rsidRPr="00DD1613">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C94D36">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85254">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>omplete the application form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F729A91" w14:textId="5E64FA44" w:rsidR="00FA5E4F" w:rsidRPr="00B85254" w:rsidRDefault="00FA5E4F" w:rsidP="00F5099E">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85254">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
           <w:bCs/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Step 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5099E" w:rsidRPr="00B85254">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B85254">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C94D36">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85254">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>btain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85254">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00B85254">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>a National Police Certificate f</w:t>
+      </w:r>
+      <w:r w:rsidR="00C623DE" w:rsidRPr="00B85254">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>rom a Service Tasmania Service Centre</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3F05D3E2" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="57221BBC" w14:textId="77777777" w:rsidR="00B85254" w:rsidRDefault="00C623DE" w:rsidP="005845EC">
+      <w:pPr>
+        <w:ind w:left="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85254">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>It must be issued no more than 6 months prior to the date you lodge your completed application, and must be the original document – it may take 6 weeks to receive the National Police Certificate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F5536B" w14:textId="0EF6053D" w:rsidR="00E17A33" w:rsidRPr="00B85254" w:rsidRDefault="00F5099E" w:rsidP="005845EC">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85254">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Step 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85254">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C94D36">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B85254">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e registered to work with vulnerable people website </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5BF4" w:rsidRPr="00B85254">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D152F3" w:rsidRPr="00B85254">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for further information visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="005845EC" w:rsidRPr="00902077">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>www.cbos.tas.gov.au/topics/licensing-and-registration/registration/work-with-vulnerable-people</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B5444F" w:rsidRPr="00B85254">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0436BA5D" w14:textId="4D437697" w:rsidR="00DE0130" w:rsidRPr="000C0898" w:rsidRDefault="000C0898" w:rsidP="00483DF7">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B85254">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Step 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C94D36">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C37264">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ave your regular treating general practitioner complete the MR68 Medical Fitness to Drive Assessment form at the commercial medical </w:t>
+      </w:r>
+      <w:r w:rsidR="00483DF7" w:rsidRPr="00C37264">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>standards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F84230C" w14:textId="3FD75855" w:rsidR="0006032A" w:rsidRDefault="00B85254" w:rsidP="00F86086">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="007E60E6">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="007E60E6" w:rsidRPr="007E60E6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00DD1613">
+        <w:t>tep</w:t>
+      </w:r>
+      <w:r w:rsidR="007E60E6" w:rsidRPr="007E60E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E60E6" w:rsidRPr="007E60E6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">How to </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> …</w:t>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="007E60E6">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007E60E6">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C94D36">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="007E60E6">
+        <w:t>omplete the checklist below:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F86086">
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4599E1" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="006A535D">
+    <w:p w14:paraId="4356D0F0" w14:textId="7CC161F8" w:rsidR="001F080D" w:rsidRDefault="00AE4C22" w:rsidP="00F86086">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4720"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...270 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve">                  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB0731" w:rsidRPr="00DD1613">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27004070" wp14:editId="4622F992">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="leftMargin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1245235</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="177800" cy="177800"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="586204805" name="Rectangle 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="177800" cy="177800"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="7F00C40A" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-37.2pt;margin-top:98.05pt;width:14pt;height:14pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgGrP1XQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSpYGURKapATJMq&#10;QJSJZ+PYJJLj885u0+7X7+ykKQK0h2kvztl39935y3e+uNx1hm0V+hZsxYuTnDNlJdStfan4z8eb&#10;L+ec+SBsLQxYVfG98vxy8fnTRe9KNYMGTK2QEYj1Ze8q3oTgyizzslGd8CfglCWnBuxEoC2+ZDWK&#10;ntA7k83y/GvWA9YOQSrv6fR6cPJFwtdayXCntVeBmYpTbyGtmNbnuGaLC1G+oHBNK8c2xD900YnW&#10;UtEJ6loEwTbYvoPqWongQYcTCV0GWrdSpTvQbYr8zW3WjXAq3YXI8W6iyf8/WHm7Xbt7JBp650tP&#10;ZrzFTmMXv9Qf2yWy9hNZaheYpMNiPj/PiVJJrtEmlOyY7NCH7wo6Fo2KI/2LRJHYrnwYQg8hsZaF&#10;m9aYeH7sJFlhb1QMMPZBadbWVHuWgJJI1JVBthX0e4WUyoZicDWiVsNxcZZTm0O9KSM1mgAjsqbC&#10;E/YIEAX4HnuAGeNjqkoam5LzvzU2JE8ZqTLYMCV3rQX8CMDQrcbKQ/yBpIGayNIz1Pt7ZAiDwr2T&#10;Ny3RvhI+3AskSdOfojENd7RoA33FYbQ4awB/f3Qe40lp5OWspxGpuP+1Eag4Mz8safBbcXoaZypt&#10;Ts/mM9rga8/za4/ddFdAv6mgB8HJZMb4YA6mRuieaJqXsSq5hJVUu+Iy4GFzFYbRpfdAquUyhdEc&#10;ORFWdu1kBI+sRlk97p4EulF7gUR7C4dxEuUbCQ6xMdPCchNAt0mfR15HvmkGk3DG9yIO+et9ijq+&#10;aos/AAAA//8DAFBLAwQUAAYACAAAACEAycjmONwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QU/DMAyF70j8h8hI3FjaCk1baToBEhyGODAmcU0bk1Q0Tkmyrfx7zImdLL9nPX+v2cx+FEeMaQik&#10;oFwUIJD6YAayCvbvTzcrEClrMnoMhAp+MMGmvbxodG3Cid7wuMtWcAilWitwOU+1lKl36HVahAmJ&#10;vc8Qvc68RitN1CcO96OsimIpvR6IPzg94aPD/mt38Ao6+zCvaWu33j1nG/YfL6/fPip1fTXf34HI&#10;OOf/Y/jDZ3RomakLBzJJjAq4SGZ1vSxBsF2tWOh4VrclyLaR5/ztLwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCgGrP1XQIAAB0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDJyOY43AAAAAcBAAAPAAAAAAAAAAAAAAAAALcEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAwAUAAAAA&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt">
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005E5F0C">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve">complete </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0091209B" w:rsidRPr="00DD1613">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F903475" wp14:editId="19AAEA8C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="leftMargin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>267335</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="177800" cy="177800"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="874689596" name="Rectangle 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="177800" cy="177800"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="0D897879" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-37.2pt;margin-top:21.05pt;width:14pt;height:14pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgGrP1XQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSpYGURKapATJMq&#10;QJSJZ+PYJJLj885u0+7X7+ykKQK0h2kvztl39935y3e+uNx1hm0V+hZsxYuTnDNlJdStfan4z8eb&#10;L+ec+SBsLQxYVfG98vxy8fnTRe9KNYMGTK2QEYj1Ze8q3oTgyizzslGd8CfglCWnBuxEoC2+ZDWK&#10;ntA7k83y/GvWA9YOQSrv6fR6cPJFwtdayXCntVeBmYpTbyGtmNbnuGaLC1G+oHBNK8c2xD900YnW&#10;UtEJ6loEwTbYvoPqWongQYcTCV0GWrdSpTvQbYr8zW3WjXAq3YXI8W6iyf8/WHm7Xbt7JBp650tP&#10;ZrzFTmMXv9Qf2yWy9hNZaheYpMNiPj/PiVJJrtEmlOyY7NCH7wo6Fo2KI/2LRJHYrnwYQg8hsZaF&#10;m9aYeH7sJFlhb1QMMPZBadbWVHuWgJJI1JVBthX0e4WUyoZicDWiVsNxcZZTm0O9KSM1mgAjsqbC&#10;E/YIEAX4HnuAGeNjqkoam5LzvzU2JE8ZqTLYMCV3rQX8CMDQrcbKQ/yBpIGayNIz1Pt7ZAiDwr2T&#10;Ny3RvhI+3AskSdOfojENd7RoA33FYbQ4awB/f3Qe40lp5OWspxGpuP+1Eag4Mz8safBbcXoaZypt&#10;Ts/mM9rga8/za4/ddFdAv6mgB8HJZMb4YA6mRuieaJqXsSq5hJVUu+Iy4GFzFYbRpfdAquUyhdEc&#10;ORFWdu1kBI+sRlk97p4EulF7gUR7C4dxEuUbCQ6xMdPCchNAt0mfR15HvmkGk3DG9yIO+et9ijq+&#10;aos/AAAA//8DAFBLAwQUAAYACAAAACEATNTTHtoAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7VI3KiTCEFJ41SABIciDpRKvTrxYkfE62C7bfh7lhMcRzOaedOsZz+KI8Y0BFJQ&#10;LgoQSH0wA1kFu/enqyWIlDUZPQZCBd+YYN2enzW6NuFEb3jcZiu4hFKtFbicp1rK1Dv0Oi3ChMTe&#10;R4heZ5bRShP1icv9KKuiuJFeD8QLTk/46LD/3B68gs4+zHe0sRvvnrMNu/3L65ePSl1ezPcrEBnn&#10;/BeGX3xGh5aZunAgk8SogI9kBddVCYLdasm6U3BblCDbRv6nb38AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAoBqz9V0CAAAdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEATNTTHtoAAAAFAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt">
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="001F080D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB0731" w:rsidRPr="00DD1613">
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E32230E" wp14:editId="5B5299EF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="leftMargin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>616585</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="177800" cy="177800"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="152442401" name="Rectangle 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="177800" cy="177800"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="748FA55D" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-37.2pt;margin-top:48.55pt;width:14pt;height:14pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgGrP1XQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSpYGURKapATJMq&#10;QJSJZ+PYJJLj885u0+7X7+ykKQK0h2kvztl39935y3e+uNx1hm0V+hZsxYuTnDNlJdStfan4z8eb&#10;L+ec+SBsLQxYVfG98vxy8fnTRe9KNYMGTK2QEYj1Ze8q3oTgyizzslGd8CfglCWnBuxEoC2+ZDWK&#10;ntA7k83y/GvWA9YOQSrv6fR6cPJFwtdayXCntVeBmYpTbyGtmNbnuGaLC1G+oHBNK8c2xD900YnW&#10;UtEJ6loEwTbYvoPqWongQYcTCV0GWrdSpTvQbYr8zW3WjXAq3YXI8W6iyf8/WHm7Xbt7JBp650tP&#10;ZrzFTmMXv9Qf2yWy9hNZaheYpMNiPj/PiVJJrtEmlOyY7NCH7wo6Fo2KI/2LRJHYrnwYQg8hsZaF&#10;m9aYeH7sJFlhb1QMMPZBadbWVHuWgJJI1JVBthX0e4WUyoZicDWiVsNxcZZTm0O9KSM1mgAjsqbC&#10;E/YIEAX4HnuAGeNjqkoam5LzvzU2JE8ZqTLYMCV3rQX8CMDQrcbKQ/yBpIGayNIz1Pt7ZAiDwr2T&#10;Ny3RvhI+3AskSdOfojENd7RoA33FYbQ4awB/f3Qe40lp5OWspxGpuP+1Eag4Mz8safBbcXoaZypt&#10;Ts/mM9rga8/za4/ddFdAv6mgB8HJZMb4YA6mRuieaJqXsSq5hJVUu+Iy4GFzFYbRpfdAquUyhdEc&#10;ORFWdu1kBI+sRlk97p4EulF7gUR7C4dxEuUbCQ6xMdPCchNAt0mfR15HvmkGk3DG9yIO+et9ijq+&#10;aos/AAAA//8DAFBLAwQUAAYACAAAACEAjqfr59oAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7VI3KiTSEAb4lSABIciDpRKXJ14sSPidbDdNvw9y4keRzOaedOsZz+KA8Y0BFJQ&#10;LgoQSH0wA1kFu/enqyWIlDUZPQZCBT+YYN2enzW6NuFIb3jYZiu4hFKtFbicp1rK1Dv0Oi3ChMTe&#10;Z4heZ5bRShP1kcv9KKuiuJFeD8QLTk/46LD/2u69gs4+zCva2I13z9mG3cfL67ePSl1ezPd3IDLO&#10;+T8Mf/iMDi0zdWFPJolRAR/JCla3JQh2qyXrjlPVdQmybeQpfvsLAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAoBqz9V0CAAAdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAjqfr59oAAAAGAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt">
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="001F080D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve">Medical Fitness to Drive Assessment form </w:t>
-[...171 lines deleted...]
-      </w:pPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="676807DB" wp14:editId="6995EC47">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="leftMargin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>898525</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="177800" cy="177800"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1354868890" name="Rectangle 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="177800" cy="177800"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="5D521309" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-37.2pt;margin-top:70.75pt;width:14pt;height:14pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgGrP1XQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSpYGURKapATJMq&#10;QJSJZ+PYJJLj885u0+7X7+ykKQK0h2kvztl39935y3e+uNx1hm0V+hZsxYuTnDNlJdStfan4z8eb&#10;L+ec+SBsLQxYVfG98vxy8fnTRe9KNYMGTK2QEYj1Ze8q3oTgyizzslGd8CfglCWnBuxEoC2+ZDWK&#10;ntA7k83y/GvWA9YOQSrv6fR6cPJFwtdayXCntVeBmYpTbyGtmNbnuGaLC1G+oHBNK8c2xD900YnW&#10;UtEJ6loEwTbYvoPqWongQYcTCV0GWrdSpTvQbYr8zW3WjXAq3YXI8W6iyf8/WHm7Xbt7JBp650tP&#10;ZrzFTmMXv9Qf2yWy9hNZaheYpMNiPj/PiVJJrtEmlOyY7NCH7wo6Fo2KI/2LRJHYrnwYQg8hsZaF&#10;m9aYeH7sJFlhb1QMMPZBadbWVHuWgJJI1JVBthX0e4WUyoZicDWiVsNxcZZTm0O9KSM1mgAjsqbC&#10;E/YIEAX4HnuAGeNjqkoam5LzvzU2JE8ZqTLYMCV3rQX8CMDQrcbKQ/yBpIGayNIz1Pt7ZAiDwr2T&#10;Ny3RvhI+3AskSdOfojENd7RoA33FYbQ4awB/f3Qe40lp5OWspxGpuP+1Eag4Mz8safBbcXoaZypt&#10;Ts/mM9rga8/za4/ddFdAv6mgB8HJZMb4YA6mRuieaJqXsSq5hJVUu+Iy4GFzFYbRpfdAquUyhdEc&#10;ORFWdu1kBI+sRlk97p4EulF7gUR7C4dxEuUbCQ6xMdPCchNAt0mfR15HvmkGk3DG9yIO+et9ijq+&#10;aos/AAAA//8DAFBLAwQUAAYACAAAACEACqFlIdsAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMAyG70i8Q2QkbizdxKatNJ0ACQ5DHBiTuKaNl1RrnJJkW3l7zIkd/f3W78/VevS9OGFMXSAF&#10;00kBAqkNpiOrYPf5crcEkbImo/tAqOAHE6zr66tKlyac6QNP22wFl1AqtQKX81BKmVqHXqdJGJA4&#10;24fodeYxWmmiPnO57+WsKBbS6474gtMDPjtsD9ujV9DYp3FFG7vx7jXbsPt6e//2Uanbm/HxAUTG&#10;Mf8vw58+q0PNTk04kkmiV8CPZKb30zkIjmdLBg2DxWoOsq7kpX/9CwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAKAas/VdAgAAHQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAAqhZSHbAAAABwEAAA8AAAAAAAAAAAAAAAAAtwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt">
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="4678" w:type="dxa"/>
-        <w:tblInd w:w="-142" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="413"/>
-        <w:gridCol w:w="4265"/>
+        <w:gridCol w:w="5324"/>
+        <w:gridCol w:w="5324"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A535D" w:rsidRPr="00DD1613" w14:paraId="267EBBE9" w14:textId="77777777" w:rsidTr="001C651A">
+      <w:tr w:rsidR="006621ED" w14:paraId="0A9B99B0" w14:textId="77777777" w:rsidTr="00E16F85">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcW w:w="5324" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="537E8AD9" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="006A535D">
-[...12 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+          <w:p w14:paraId="191341C0" w14:textId="0B464EAB" w:rsidR="006621ED" w:rsidRDefault="001F080D" w:rsidP="00DE0130">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7355F6AD" wp14:editId="3D503496">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>3124200</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>28575</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="177800" cy="177800"/>
+                      <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1731734702" name="Rectangle 5"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="177800" cy="177800"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="645A4CFB" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:246pt;margin-top:2.25pt;width:14pt;height:14pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgGrP1XQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSpYGURKapATJMq&#10;QJSJZ+PYJJLj885u0+7X7+ykKQK0h2kvztl39935y3e+uNx1hm0V+hZsxYuTnDNlJdStfan4z8eb&#10;L+ec+SBsLQxYVfG98vxy8fnTRe9KNYMGTK2QEYj1Ze8q3oTgyizzslGd8CfglCWnBuxEoC2+ZDWK&#10;ntA7k83y/GvWA9YOQSrv6fR6cPJFwtdayXCntVeBmYpTbyGtmNbnuGaLC1G+oHBNK8c2xD900YnW&#10;UtEJ6loEwTbYvoPqWongQYcTCV0GWrdSpTvQbYr8zW3WjXAq3YXI8W6iyf8/WHm7Xbt7JBp650tP&#10;ZrzFTmMXv9Qf2yWy9hNZaheYpMNiPj/PiVJJrtEmlOyY7NCH7wo6Fo2KI/2LRJHYrnwYQg8hsZaF&#10;m9aYeH7sJFlhb1QMMPZBadbWVHuWgJJI1JVBthX0e4WUyoZicDWiVsNxcZZTm0O9KSM1mgAjsqbC&#10;E/YIEAX4HnuAGeNjqkoam5LzvzU2JE8ZqTLYMCV3rQX8CMDQrcbKQ/yBpIGayNIz1Pt7ZAiDwr2T&#10;Ny3RvhI+3AskSdOfojENd7RoA33FYbQ4awB/f3Qe40lp5OWspxGpuP+1Eag4Mz8safBbcXoaZypt&#10;Ts/mM9rga8/za4/ddFdAv6mgB8HJZMb4YA6mRuieaJqXsSq5hJVUu+Iy4GFzFYbRpfdAquUyhdEc&#10;ORFWdu1kBI+sRlk97p4EulF7gUR7C4dxEuUbCQ6xMdPCchNAt0mfR15HvmkGk3DG9yIO+et9ijq+&#10;aos/AAAA//8DAFBLAwQUAAYACAAAACEAvXJQatwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7VI3KhDIIiGOBUgwaGoB0olrk682BHxOthuG/6e5QS3Xc1o5k2zmv0oDhjTEEjB&#10;5aIAgdQHM5BVsHt7urgFkbImo8dAqOAbE6za05NG1yYc6RUP22wFh1CqtQKX81RLmXqHXqdFmJBY&#10;+wjR68xvtNJEfeRwP8qyKG6k1wNxg9MTPjrsP7d7r6CzD/OS1nbt3XO2Yff+svnyUanzs/n+DkTG&#10;Of+Z4Ref0aFlpi7sySQxKrhelrwl81GBYL3iOhCdgquyAtk28v+A9gcAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCgGrP1XQIAAB0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQC9clBq3AAAAAgBAAAPAAAAAAAAAAAAAAAAALcEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAwAUAAAAA&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="006621ED">
+              <w:t xml:space="preserve">Meet the minimum period for holding an Australian driver licence </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4265" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5324" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38A17E80" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="006A535D">
-[...12 lines deleted...]
-              <w:t>Meet the minimum period for holding an Australian Drivers Licence, see page 1</w:t>
+          <w:p w14:paraId="12CE2CDB" w14:textId="42DD4931" w:rsidR="006621ED" w:rsidRDefault="00B639D0" w:rsidP="00DE0130">
+            <w:r>
+              <w:t xml:space="preserve">Meet the minimum age requirements </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A535D" w:rsidRPr="00DD1613" w14:paraId="223B296C" w14:textId="77777777" w:rsidTr="001C651A">
+      <w:tr w:rsidR="00B639D0" w14:paraId="3130A3E8" w14:textId="77777777" w:rsidTr="00E16F85">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcW w:w="5324" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66FB9117" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="00385740">
-[...12 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+          <w:p w14:paraId="28A07F79" w14:textId="621A2572" w:rsidR="00B639D0" w:rsidRDefault="00B639D0" w:rsidP="00DE0130">
+            <w:r>
+              <w:t>Completed Application Form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4265" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5324" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BFA0914" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="006A535D">
-[...12 lines deleted...]
-              <w:t>Meet the minimum age requirements, see page 1</w:t>
+          <w:p w14:paraId="30470FA9" w14:textId="111EC7AF" w:rsidR="00B639D0" w:rsidRDefault="001F080D" w:rsidP="00DE0130">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31190D28" wp14:editId="524C798C">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>-262890</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>36195</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="177800" cy="177800"/>
+                      <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1140644038" name="Rectangle 5"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="177800" cy="177800"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="54148306" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-20.7pt;margin-top:2.85pt;width:14pt;height:14pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgGrP1XQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSpYGURKapATJMq&#10;QJSJZ+PYJJLj885u0+7X7+ykKQK0h2kvztl39935y3e+uNx1hm0V+hZsxYuTnDNlJdStfan4z8eb&#10;L+ec+SBsLQxYVfG98vxy8fnTRe9KNYMGTK2QEYj1Ze8q3oTgyizzslGd8CfglCWnBuxEoC2+ZDWK&#10;ntA7k83y/GvWA9YOQSrv6fR6cPJFwtdayXCntVeBmYpTbyGtmNbnuGaLC1G+oHBNK8c2xD900YnW&#10;UtEJ6loEwTbYvoPqWongQYcTCV0GWrdSpTvQbYr8zW3WjXAq3YXI8W6iyf8/WHm7Xbt7JBp650tP&#10;ZrzFTmMXv9Qf2yWy9hNZaheYpMNiPj/PiVJJrtEmlOyY7NCH7wo6Fo2KI/2LRJHYrnwYQg8hsZaF&#10;m9aYeH7sJFlhb1QMMPZBadbWVHuWgJJI1JVBthX0e4WUyoZicDWiVsNxcZZTm0O9KSM1mgAjsqbC&#10;E/YIEAX4HnuAGeNjqkoam5LzvzU2JE8ZqTLYMCV3rQX8CMDQrcbKQ/yBpIGayNIz1Pt7ZAiDwr2T&#10;Ny3RvhI+3AskSdOfojENd7RoA33FYbQ4awB/f3Qe40lp5OWspxGpuP+1Eag4Mz8safBbcXoaZypt&#10;Ts/mM9rga8/za4/ddFdAv6mgB8HJZMb4YA6mRuieaJqXsSq5hJVUu+Iy4GFzFYbRpfdAquUyhdEc&#10;ORFWdu1kBI+sRlk97p4EulF7gUR7C4dxEuUbCQ6xMdPCchNAt0mfR15HvmkGk3DG9yIO+et9ijq+&#10;aos/AAAA//8DAFBLAwQUAAYACAAAACEA3X4px90AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7VI3FInpFAI2VSABIciDpRKXJ3YOBHxOthuG/6e5QTH0Yxm3tTr2Y3iYEIcPCEU&#10;ixyEoc7rgSzC7u0xuwYRkyKtRk8G4dtEWDenJ7WqtD/SqzlskxVcQrFSCH1KUyVl7HrjVFz4yRB7&#10;Hz44lVgGK3VQRy53o7zI8yvp1EC80KvJPPSm+9zuHUJr7+cb2tiN65+S9bv355cvFxDPz+a7WxDJ&#10;zOkvDL/4jA4NM7V+TzqKESFbFkuOIlyuQLCfFSXrFqEsVyCbWv4/0PwAAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAoBqz9V0CAAAdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA3X4px90AAAAIAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00B639D0">
+              <w:t>Work Visa (if applicable</w:t>
+            </w:r>
+            <w:r w:rsidR="00C44F99">
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A535D" w:rsidRPr="00DD1613" w14:paraId="371E38BF" w14:textId="77777777" w:rsidTr="001C651A">
+      <w:tr w:rsidR="00B639D0" w14:paraId="70633319" w14:textId="77777777" w:rsidTr="00E16F85">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcW w:w="5324" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52B0CFF4" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="00A179F6">
-[...11 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+          <w:p w14:paraId="3E8D9BEC" w14:textId="16F57506" w:rsidR="00B639D0" w:rsidRDefault="001F080D" w:rsidP="00DE0130">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2564059B" wp14:editId="44A296D7">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>3124200</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>124460</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="177800" cy="177800"/>
+                      <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="541489648" name="Rectangle 5"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="177800" cy="177800"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="76269E9B" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:246pt;margin-top:9.8pt;width:14pt;height:14pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgGrP1XQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSpYGURKapATJMq&#10;QJSJZ+PYJJLj885u0+7X7+ykKQK0h2kvztl39935y3e+uNx1hm0V+hZsxYuTnDNlJdStfan4z8eb&#10;L+ec+SBsLQxYVfG98vxy8fnTRe9KNYMGTK2QEYj1Ze8q3oTgyizzslGd8CfglCWnBuxEoC2+ZDWK&#10;ntA7k83y/GvWA9YOQSrv6fR6cPJFwtdayXCntVeBmYpTbyGtmNbnuGaLC1G+oHBNK8c2xD900YnW&#10;UtEJ6loEwTbYvoPqWongQYcTCV0GWrdSpTvQbYr8zW3WjXAq3YXI8W6iyf8/WHm7Xbt7JBp650tP&#10;ZrzFTmMXv9Qf2yWy9hNZaheYpMNiPj/PiVJJrtEmlOyY7NCH7wo6Fo2KI/2LRJHYrnwYQg8hsZaF&#10;m9aYeH7sJFlhb1QMMPZBadbWVHuWgJJI1JVBthX0e4WUyoZicDWiVsNxcZZTm0O9KSM1mgAjsqbC&#10;E/YIEAX4HnuAGeNjqkoam5LzvzU2JE8ZqTLYMCV3rQX8CMDQrcbKQ/yBpIGayNIz1Pt7ZAiDwr2T&#10;Ny3RvhI+3AskSdOfojENd7RoA33FYbQ4awB/f3Qe40lp5OWspxGpuP+1Eag4Mz8safBbcXoaZypt&#10;Ts/mM9rga8/za4/ddFdAv6mgB8HJZMb4YA6mRuieaJqXsSq5hJVUu+Iy4GFzFYbRpfdAquUyhdEc&#10;ORFWdu1kBI+sRlk97p4EulF7gUR7C4dxEuUbCQ6xMdPCchNAt0mfR15HvmkGk3DG9yIO+et9ijq+&#10;aos/AAAA//8DAFBLAwQUAAYACAAAACEAhIOZD9wAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zU7DMBCE70i8g7VI3KhDBYGEOBUgwaGoB0olrk682BHxOthuG96e5QTH0Tean2Y1+1EcMKYhkILL&#10;RQECqQ9mIKtg9/Z0cQsiZU1Gj4FQwTcmWLWnJ42uTTjSKx622QoOoVRrBS7nqZYy9Q69ToswITH7&#10;CNHrzDJaaaI+crgf5bIoSun1QNzg9ISPDvvP7d4r6OzDXNHarr17zjbs3l82Xz4qdX4239+ByDjn&#10;PzP8zufp0PKmLuzJJDEquKqW/CUzqEoQbLjmPhAdk5sSZNvI/w/aHwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCgGrP1XQIAAB0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCEg5kP3AAAAAkBAAAPAAAAAAAAAAAAAAAAALcEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAwAUAAAAA&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00B639D0">
+              <w:t>National Police Check</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4265" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5324" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64269490" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="006A535D">
-[...12 lines deleted...]
-              <w:t>Completed Application Form</w:t>
+          <w:p w14:paraId="59A37F9B" w14:textId="4D0AEE0C" w:rsidR="00B639D0" w:rsidRDefault="00EE530B" w:rsidP="00DE0130">
+            <w:r>
+              <w:t>Current registration to work with vulnerable people in Tasmania</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A535D" w:rsidRPr="00DD1613" w14:paraId="4D534034" w14:textId="77777777" w:rsidTr="001C651A">
+      <w:tr w:rsidR="00EE530B" w14:paraId="38D76AEB" w14:textId="77777777" w:rsidTr="00E16F85">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcW w:w="5324" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D73C876" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="00A179F6">
-[...11 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+          <w:p w14:paraId="0FB9E39A" w14:textId="22C28503" w:rsidR="00EE530B" w:rsidRDefault="001F080D" w:rsidP="00DE0130">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BF4FB90" wp14:editId="678BAC56">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>3119120</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>59690</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="177800" cy="177800"/>
+                      <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1076112154" name="Rectangle 5"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="177800" cy="177800"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="2501504D" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:245.6pt;margin-top:4.7pt;width:14pt;height:14pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgGrP1XQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSpYGURKapATJMq&#10;QJSJZ+PYJJLj885u0+7X7+ykKQK0h2kvztl39935y3e+uNx1hm0V+hZsxYuTnDNlJdStfan4z8eb&#10;L+ec+SBsLQxYVfG98vxy8fnTRe9KNYMGTK2QEYj1Ze8q3oTgyizzslGd8CfglCWnBuxEoC2+ZDWK&#10;ntA7k83y/GvWA9YOQSrv6fR6cPJFwtdayXCntVeBmYpTbyGtmNbnuGaLC1G+oHBNK8c2xD900YnW&#10;UtEJ6loEwTbYvoPqWongQYcTCV0GWrdSpTvQbYr8zW3WjXAq3YXI8W6iyf8/WHm7Xbt7JBp650tP&#10;ZrzFTmMXv9Qf2yWy9hNZaheYpMNiPj/PiVJJrtEmlOyY7NCH7wo6Fo2KI/2LRJHYrnwYQg8hsZaF&#10;m9aYeH7sJFlhb1QMMPZBadbWVHuWgJJI1JVBthX0e4WUyoZicDWiVsNxcZZTm0O9KSM1mgAjsqbC&#10;E/YIEAX4HnuAGeNjqkoam5LzvzU2JE8ZqTLYMCV3rQX8CMDQrcbKQ/yBpIGayNIz1Pt7ZAiDwr2T&#10;Ny3RvhI+3AskSdOfojENd7RoA33FYbQ4awB/f3Qe40lp5OWspxGpuP+1Eag4Mz8safBbcXoaZypt&#10;Ts/mM9rga8/za4/ddFdAv6mgB8HJZMb4YA6mRuieaJqXsSq5hJVUu+Iy4GFzFYbRpfdAquUyhdEc&#10;ORFWdu1kBI+sRlk97p4EulF7gUR7C4dxEuUbCQ6xMdPCchNAt0mfR15HvmkGk3DG9yIO+et9ijq+&#10;aos/AAAA//8DAFBLAwQUAAYACAAAACEA+vcYtd0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;zU7DMBCE70i8g7VI3KiTEn4SsqkACQ6tOFAqcXXixYmI18F22/D2mBMcRzOa+aZezXYUB/JhcIyQ&#10;LzIQxJ3TAxuE3dvTxS2IEBVrNTomhG8KsGpOT2pVaXfkVzpsoxGphEOlEPoYp0rK0PVkVVi4iTh5&#10;H85bFZP0RmqvjqncjnKZZdfSqoHTQq8meuyp+9zuLUJrHuaS12Zt++do3O598/JlPeL52Xx/ByLS&#10;HP/C8Iuf0KFJTK3bsw5iRCjKfJmiCGUBIvlXeZl0i3B5U4Bsavn/QPMDAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAoBqz9V0CAAAdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA+vcYtd0AAAAIAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMEFAAAAAA==&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00EE530B">
+              <w:t xml:space="preserve">Completed MR68 Medical Fitness to </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB06A0">
+              <w:t>Dr</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE530B">
+              <w:t>ive Assessment form</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB06A0">
+              <w:t xml:space="preserve"> completed at the commercial medical standards</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4265" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5324" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DDE1EDF" w14:textId="6E9FDA6D" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="001C651A">
-[...26 lines deleted...]
-              <w:t>pplicable)</w:t>
+          <w:p w14:paraId="695D3C19" w14:textId="6170E547" w:rsidR="00EE530B" w:rsidRDefault="00D7095A" w:rsidP="00DE0130">
+            <w:r>
+              <w:t>Prepare for the Driver Knowledge Test by reading the Tasmanian Road Rules and the questions included in this form</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A535D" w:rsidRPr="00DD1613" w14:paraId="07EAABA6" w14:textId="77777777" w:rsidTr="001C651A">
-[...2 lines deleted...]
-        </w:trPr>
+    </w:tbl>
+    <w:p w14:paraId="3129541C" w14:textId="43807FE3" w:rsidR="00C623DE" w:rsidRPr="007E60E6" w:rsidRDefault="007E60E6" w:rsidP="00DE0130">
+      <w:r w:rsidRPr="007E60E6">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE015CB" w14:textId="77777777" w:rsidR="000901A8" w:rsidRDefault="000D782C" w:rsidP="00FE4244">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4720"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E60E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Step</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E60E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Attend a Service Tasmania Service Centre and pass th</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4244">
+        <w:t>e Driver Knowledge Test (valid for 12 months)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40DD0501" w14:textId="64DF459C" w:rsidR="00373180" w:rsidRDefault="000901A8" w:rsidP="009F3A14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4720"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Step 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Take all the above information, your current Australian </w:t>
+      </w:r>
+      <w:r w:rsidR="00037830">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">river </w:t>
+      </w:r>
+      <w:r w:rsidR="00037830">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">icence </w:t>
+      </w:r>
+      <w:r w:rsidR="001F28E8">
+        <w:t>and evidence of your residential address to any Service Tasmania Service Centre</w:t>
+      </w:r>
+      <w:r w:rsidR="00B828CB">
+        <w:t xml:space="preserve"> along with the required ancillary certificate fee (refer to the fees</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3A14">
+        <w:t xml:space="preserve"> list at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="009F3A14" w:rsidRPr="000C7537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.transport.tas.gov.au/licensing/licensing_and_assessments_fees</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C44F99">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21DF2517" w14:textId="3B9651B1" w:rsidR="009F3A14" w:rsidRDefault="00ED054C" w:rsidP="009F3A14">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4720"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Step 8</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">You will be issued with your </w:t>
+      </w:r>
+      <w:r w:rsidR="00936724">
+        <w:t>Public Passenger Vehicle Ancillary Certificate so you can begin driving public passenger vehicles (other than taxis).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A028621" w14:textId="0E826772" w:rsidR="00C94D36" w:rsidRDefault="00693C03" w:rsidP="00C94D36">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>General Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E8182A" w14:textId="45147848" w:rsidR="00C94D36" w:rsidRDefault="00C94D36" w:rsidP="00C94D36">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Meeting the character requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5740B053" w14:textId="263124CB" w:rsidR="00C94D36" w:rsidRDefault="00C94D36" w:rsidP="00C94D36">
+      <w:r>
+        <w:t xml:space="preserve">To be issued </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76F45">
+        <w:t>with a Public Passenger Vehicle Ancillary Certificate you must be of good character.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="014EFA33" w14:textId="5176AE9A" w:rsidR="00D76F45" w:rsidRPr="00C94D36" w:rsidRDefault="00D76F45" w:rsidP="00C94D36">
+      <w:r>
+        <w:t>When assessing a person’s offences, the Registrar looks at numerous factors i</w:t>
+      </w:r>
+      <w:r w:rsidR="000E7974">
+        <w:t xml:space="preserve">ncluding road safety, honesty/integrity and social behaviour (refer to our website at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="000E7974" w:rsidRPr="000C7537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.transport.tas.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000E7974">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2515">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E7974">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C68C56" w14:textId="53CC7C9C" w:rsidR="00C94D36" w:rsidRDefault="00FF2515" w:rsidP="00FF2515">
+      <w:pPr>
+        <w:ind w:hanging="22"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If the following situation applies to you, you may be required to supply a letter to the Registrar outlining why you should be issued with a Public Passenger Vehicle Ancillary Certificate. You should also provide other documents supporting your application (e.g. character references)</w:t>
+      </w:r>
+      <w:r w:rsidR="00673B3A">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2309B2B5" w14:textId="7E1C1313" w:rsidR="00673B3A" w:rsidRDefault="00F95941" w:rsidP="00673B3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">you have been convicted of a criminal offence, or a serious </w:t>
+      </w:r>
+      <w:r w:rsidR="0077496F">
+        <w:t>traffic offence; and/or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33689102" w14:textId="29D7B873" w:rsidR="0077496F" w:rsidRDefault="0077496F" w:rsidP="00673B3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">you have been refused a taxi or </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE35C4">
+        <w:t>public vehicle licence; and/or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C73F11A" w14:textId="28B307E5" w:rsidR="00EE35C4" w:rsidRDefault="00EE35C4" w:rsidP="00673B3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>you have had a taxi or public vehicle licence cancelled</w:t>
+      </w:r>
+      <w:r w:rsidR="0059181C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B2E990" w14:textId="5D561041" w:rsidR="0059181C" w:rsidRDefault="0059181C" w:rsidP="0059181C">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>National Police Check</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB263BB" w14:textId="69A39C96" w:rsidR="0059181C" w:rsidRDefault="0059181C" w:rsidP="0059181C">
+      <w:r>
+        <w:t xml:space="preserve">Good character or personal references previously </w:t>
+      </w:r>
+      <w:r w:rsidR="00776DF4">
+        <w:t>obtained by or for other institutions, persons</w:t>
+      </w:r>
+      <w:r w:rsidR="008C7F1C">
+        <w:t xml:space="preserve">, agencies (Government or otherwise), or National Police Checks or Certificates obtained </w:t>
+      </w:r>
+      <w:r w:rsidR="000D4569">
+        <w:t xml:space="preserve">from an </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5468">
+        <w:t xml:space="preserve">internet based facility or website </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5468">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>will not be accepted</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5468">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5A9A74" w14:textId="1D6BDCBA" w:rsidR="00014591" w:rsidRDefault="00014591" w:rsidP="0059181C">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>How long is a Public Passenger Vehicle Ancillary valid?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E600CD6" w14:textId="6A2B33DD" w:rsidR="00680AE2" w:rsidRDefault="00680AE2" w:rsidP="0059181C">
+      <w:r>
+        <w:t xml:space="preserve">A Public Passenger Vehicle Ancillary Certificate is valid for 12 months. A renewal notice will be sent to you before your </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17A61">
+        <w:t>Public Passenger Vehicle Ancillary Certificate expires.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D03FA2C" w14:textId="68EE16B3" w:rsidR="00662F9D" w:rsidRDefault="00662F9D" w:rsidP="0059181C">
+      <w:r>
+        <w:t xml:space="preserve">If you are disqualified from driving, your Public Passenger Vehicle Ancillary Certificate will be automatically cancelled. Unless the </w:t>
+      </w:r>
+      <w:r w:rsidR="00171CF8">
+        <w:t>court</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> issues you a Rest</w:t>
+      </w:r>
+      <w:r w:rsidR="00C43843">
+        <w:t>ricted</w:t>
+      </w:r>
+      <w:r w:rsidR="0078175C">
+        <w:t xml:space="preserve"> Driver Licence to drive a Public Passenger Vehicle, you will have to reapply for your Public Passenger Vehicle Ancillary Certificate and provide the R</w:t>
+      </w:r>
+      <w:r w:rsidR="00A97ADD">
+        <w:t>egistrar</w:t>
+      </w:r>
+      <w:r w:rsidR="00C85025">
+        <w:t xml:space="preserve"> with a letter of explanation</w:t>
+      </w:r>
+      <w:r w:rsidR="00F42197">
+        <w:t xml:space="preserve"> outlining why you should be reissued with a Public Passenger Vehicle Ancillary Certificate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253EBA58" w14:textId="147AEDA9" w:rsidR="00FB5149" w:rsidRDefault="00FB5149" w:rsidP="0059181C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">How can I check if my Public Passenger Vehicle Ancillary </w:t>
+      </w:r>
+      <w:r w:rsidR="00D02055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Certificate is still valid?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D4D7DA" w14:textId="10E9BA4E" w:rsidR="00D02055" w:rsidRDefault="00D02055" w:rsidP="0059181C">
+      <w:r>
+        <w:t xml:space="preserve">You can check </w:t>
+      </w:r>
+      <w:r w:rsidR="00952DC2">
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ancillary Certificate expiry date on our website. You will need to enter </w:t>
+      </w:r>
+      <w:r w:rsidR="00952DC2">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> driver licence number and sur</w:t>
+      </w:r>
+      <w:r w:rsidR="00952DC2">
+        <w:t xml:space="preserve">name of the Certificate holder. The details entered </w:t>
+      </w:r>
+      <w:r w:rsidR="006871D3">
+        <w:t>must exactly match</w:t>
+      </w:r>
+      <w:r w:rsidR="00861206">
+        <w:t xml:space="preserve"> the details found on the dri</w:t>
+      </w:r>
+      <w:r w:rsidR="00171CF8">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00861206">
+        <w:t>er licence or the Ancillary Certificate information will not be released. A successful search will provid</w:t>
+      </w:r>
+      <w:r w:rsidR="00D82EF6">
+        <w:t xml:space="preserve">e the Ancillary Certificate type, expiry date and driver licence expiry date of the licence searched. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B466A">
+        <w:t xml:space="preserve"> To check if an Ancillary Certificate is current, see</w:t>
+      </w:r>
+      <w:r w:rsidR="006A38A7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00597224" w:rsidRPr="000C7537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://ptinfo.transport.tas.gov.au/ancillary_check.aspx</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="36C85EC8" w14:textId="73D47987" w:rsidR="00597224" w:rsidRDefault="00597224" w:rsidP="0059181C">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">What happens after a Public Passenger </w:t>
+      </w:r>
+      <w:r w:rsidR="00F93FD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vehicle Ancillary Certificate is granted?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A75780" w14:textId="6F196CFB" w:rsidR="00F93FD6" w:rsidRDefault="00863BEF" w:rsidP="0059181C">
+      <w:r>
+        <w:t>Regular checks will be made of your conviction and driving record. If you commit a criminal offence or crime, or drug/alcohol related offence or other traffic offences your Public Passenger V</w:t>
+      </w:r>
+      <w:r w:rsidR="006113D5">
+        <w:t xml:space="preserve">ehicle Ancillary Certificate may be cancelled. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B08FB0" w14:textId="5FC13C1A" w:rsidR="008727E4" w:rsidRDefault="006113D5" w:rsidP="0059181C">
+      <w:r>
+        <w:t xml:space="preserve">The MR68 Medical Fitness to Drive Assessment form must be completed </w:t>
+      </w:r>
+      <w:r w:rsidR="00D97C55">
+        <w:t xml:space="preserve">in accordance </w:t>
+      </w:r>
+      <w:r w:rsidR="004E67B2">
+        <w:t xml:space="preserve">with the Assessing Fitness to </w:t>
+      </w:r>
+      <w:r w:rsidR="008727E4">
+        <w:t>Drive Guidelines at the commercial medical standards:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B48A1A4" w14:textId="0423A695" w:rsidR="008727E4" w:rsidRDefault="008727E4" w:rsidP="008727E4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>ever three years until your turn 65 years of age</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1298CDD5" w14:textId="5D9643C0" w:rsidR="008727E4" w:rsidRDefault="008727E4" w:rsidP="008727E4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>every year from the age of 65, or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C328B3" w14:textId="36B8DD0E" w:rsidR="008727E4" w:rsidRDefault="008727E4" w:rsidP="008727E4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">at any time as required by the Registrar </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DFE53A8" w14:textId="77777777" w:rsidR="007F1FD7" w:rsidRDefault="008727E4" w:rsidP="008727E4">
+      <w:r>
+        <w:t>You are not required to have a driving assessment unless requested by the Registra</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1FD7">
+        <w:t>r.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A883B8" w14:textId="44799979" w:rsidR="008727E4" w:rsidRDefault="007F1FD7" w:rsidP="007F1FD7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Please note: these Guidelines are for your information only. Please DO NOT RETURN THE GUIDELINES with your application form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749D1857" w14:textId="49BBB8BE" w:rsidR="00251CC5" w:rsidRDefault="00251CC5">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65CCCA20" w14:textId="555A985B" w:rsidR="009A0CD8" w:rsidRDefault="009A0CD8" w:rsidP="009A0CD8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Driver Knowledge Test Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329AD5B1" w14:textId="7C7F5589" w:rsidR="009A0CD8" w:rsidRDefault="006E5E52" w:rsidP="009A0CD8">
+      <w:r>
+        <w:t>Applicants for a Public Passenger Vehicle Ancillary Certificate will be tested on the Tasmanian Road Rules and the questions below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E988D25" w14:textId="6DFC98F4" w:rsidR="0066409C" w:rsidRDefault="006E5E52" w:rsidP="00E27AF8">
+      <w:r>
+        <w:t xml:space="preserve">The Tasmanian Road Rules are available for purchase at Service Tasmania or can be downloaded at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00E27AF8" w:rsidRPr="000C7537">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.transport.tas.gov.au/road_safety_and_rules/road_rules/tasmanian_road_rules/tasmanian_road_rules_booklet</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5324"/>
+        <w:gridCol w:w="5324"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001E42D5" w14:paraId="7F31C8D9" w14:textId="77777777" w:rsidTr="00B71533">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcW w:w="5324" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="153D63" w:themeFill="text2" w:themeFillTint="E6"/>
           </w:tcPr>
-          <w:p w14:paraId="0DD2FA03" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="00A179F6">
-[...11 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+          <w:p w14:paraId="126A72B5" w14:textId="730CD02B" w:rsidR="001E42D5" w:rsidRPr="00CF5058" w:rsidRDefault="001E42D5" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="156082" w:themeColor="accent1"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF5058">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Questions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4265" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5324" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="71CE06E0" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="00A179F6">
-[...11 lines deleted...]
-              <w:t>National Police Certificate</w:t>
+          <w:p w14:paraId="18BF5522" w14:textId="21E54D3D" w:rsidR="001E42D5" w:rsidRPr="00CF5058" w:rsidRDefault="001E42D5" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="156082" w:themeColor="accent1"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF5058">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Answers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A535D" w:rsidRPr="00DD1613" w14:paraId="3B65AD72" w14:textId="77777777" w:rsidTr="001C651A">
+      <w:tr w:rsidR="00B71533" w14:paraId="2A0DCAC0" w14:textId="77777777" w:rsidTr="00B71533">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcW w:w="5324" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50C7C4EA" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="00385740">
-[...10 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+          <w:p w14:paraId="1C1F8E86" w14:textId="5AF6EDC9" w:rsidR="00B71533" w:rsidRPr="00CF5058" w:rsidRDefault="00CF5058" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF5058">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>When</w:t>
+            </w:r>
+            <w:r w:rsidR="00A87562">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is the driver of a public passenger vehicle required </w:t>
+            </w:r>
+            <w:r w:rsidR="008C73E7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>to carry an Ancillary Certificate to drive a Public Passenger Vehicle?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4265" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5324" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="487FB85A" w14:textId="77777777" w:rsidR="006A535D" w:rsidRDefault="006A535D" w:rsidP="00385740">
-[...27 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="01AB7756" w14:textId="08BA1AF6" w:rsidR="00B71533" w:rsidRPr="008C73E7" w:rsidRDefault="008C73E7" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A driver must </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">carry their Ancillary Certificate at all </w:t>
+            </w:r>
+            <w:r w:rsidR="00E16B28">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>times</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00E16B28">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that the vehicle is being used for its intended purpose. This applies whether passengers are </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB52BD">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>in the vehicle or not. For example, the driver of a taxi standing on a taxi rank must carry their Ancillary Certif</w:t>
+            </w:r>
+            <w:r w:rsidR="00502B3F">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>icate</w:t>
+            </w:r>
+            <w:r w:rsidR="000F2D4C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A535D" w:rsidRPr="00DD1613" w14:paraId="0A229786" w14:textId="77777777" w:rsidTr="001C651A">
+      <w:tr w:rsidR="000F2D4C" w14:paraId="6AF63BD4" w14:textId="77777777" w:rsidTr="00B71533">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcW w:w="5324" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46BBCA93" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="00385740">
-[...11 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+          <w:p w14:paraId="0F2697CB" w14:textId="53BC3C07" w:rsidR="000F2D4C" w:rsidRPr="00CF5058" w:rsidRDefault="000F2D4C" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Is smoking permitted in a public passenger vehicle?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4265" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5324" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D575347" w14:textId="42EB7375" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="006A535D">
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> at the commercial medical standards</w:t>
+          <w:p w14:paraId="5699F26E" w14:textId="23306643" w:rsidR="000F2D4C" w:rsidRDefault="000F2D4C" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No. It is an offence for the driver or passengers to smoke in a public passenger vehicle. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A535D" w:rsidRPr="00DD1613" w14:paraId="21D42F6F" w14:textId="77777777" w:rsidTr="001C651A">
+      <w:tr w:rsidR="000F2D4C" w14:paraId="69181D54" w14:textId="77777777" w:rsidTr="00B71533">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcW w:w="5324" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1BA327" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="00A179F6">
-[...11 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+          <w:p w14:paraId="37D33A87" w14:textId="7C481E09" w:rsidR="000F2D4C" w:rsidRDefault="0018076D" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is </w:t>
+            </w:r>
+            <w:r w:rsidR="0061629B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>a driver permitted to do if a passenger is doing something</w:t>
+            </w:r>
+            <w:r w:rsidR="00A91CC5">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> which they believe may endanger the safety of the vehicle or another person? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4265" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5324" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B4F0733" w14:textId="7ED519BE" w:rsidR="008B74A1" w:rsidRPr="00DD1613" w:rsidRDefault="006A535D" w:rsidP="001C651A">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">questions included in this form                </w:t>
+          <w:p w14:paraId="3D79149A" w14:textId="61378B3A" w:rsidR="000F2D4C" w:rsidRDefault="003050C6" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>A driver may stop the vehicle and direct the passenger to leave the vehicle, and/or request the passenger to state his or her name and address.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C651A" w:rsidRPr="00DD1613" w14:paraId="5CF1CD47" w14:textId="77777777" w:rsidTr="001C651A">
+      <w:tr w:rsidR="003050C6" w14:paraId="79225DC0" w14:textId="77777777" w:rsidTr="00B71533">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="413" w:type="dxa"/>
+            <w:tcW w:w="5324" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC387E6" w14:textId="381D5CBA" w:rsidR="001C651A" w:rsidRPr="00DD1613" w:rsidRDefault="001C651A" w:rsidP="00A179F6">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="05F78F5A" w14:textId="2FDA7830" w:rsidR="003050C6" w:rsidRDefault="00023139" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">There are offences </w:t>
+            </w:r>
+            <w:r w:rsidR="00C904B8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>that apply to the driver of a public passenger vehicle. Name these</w:t>
+            </w:r>
+            <w:r w:rsidR="0067408F">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4265" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5324" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4179FE" w14:textId="797ED4CF" w:rsidR="001C651A" w:rsidRPr="00DD1613" w:rsidRDefault="001C651A" w:rsidP="001C651A">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="07EF91A0" w14:textId="77777777" w:rsidR="003050C6" w:rsidRDefault="00CF2D6C" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>The driver of a public passenger</w:t>
+            </w:r>
+            <w:r w:rsidR="006605AE">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vehicle</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD7983">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54B38DE1" w14:textId="77777777" w:rsidR="00AD7983" w:rsidRDefault="00CF4EA5" w:rsidP="00CF4EA5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF4EA5">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>hall not refuse</w:t>
+            </w:r>
+            <w:r w:rsidR="00815D71">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a hiring without lawful excuse</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08402582" w14:textId="77777777" w:rsidR="00521851" w:rsidRDefault="00521851" w:rsidP="00CF4EA5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>shall not threaten, harass or attempt to intimidate a passenger</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F26E30D" w14:textId="77777777" w:rsidR="008C6368" w:rsidRDefault="008C6368" w:rsidP="00CF4EA5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>shall not have any alcohol in their body while in charge of the vehicle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25883805" w14:textId="77777777" w:rsidR="008C6368" w:rsidRDefault="00CC7CFB" w:rsidP="00CF4EA5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">must not stand or park a vehicle to pick up </w:t>
+            </w:r>
+            <w:r w:rsidR="004F63DC">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>or set down passengers in such a way as to create an unreasonable risk to other road users</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05431251" w14:textId="6B9A6B86" w:rsidR="004F63DC" w:rsidRPr="00CF4EA5" w:rsidRDefault="004F63DC" w:rsidP="00CF4EA5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>must not drive any vehicle</w:t>
+            </w:r>
+            <w:r w:rsidR="004D1476">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with any luggage that has not been safely stowed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB3600" w14:paraId="1BD8A63B" w14:textId="77777777" w:rsidTr="00B71533">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5324" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38AB78CF" w14:textId="2DE73693" w:rsidR="00CB3600" w:rsidRDefault="00CB3600" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How does a driver show that they are operating a public </w:t>
+            </w:r>
+            <w:r w:rsidR="00240275">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>passenger vehicl</w:t>
+            </w:r>
+            <w:r w:rsidR="002B5668">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00F560AB">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that has passed the regular inspections required by law?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5324" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25467A90" w14:textId="28EED469" w:rsidR="00CB3600" w:rsidRDefault="00F560AB" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A vehicle inspection label must be </w:t>
+            </w:r>
+            <w:r w:rsidR="00D14EA9">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">affixed and kept affixed to the vehicle by the person to </w:t>
+            </w:r>
+            <w:r w:rsidR="007162AE">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">whom it is issued. It is an offence for the registered operator to use or permit the use of a public passenger vehicle </w:t>
+            </w:r>
+            <w:r w:rsidR="00915B7D">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">which is not under current inspection. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C1532" w14:paraId="6E6A7B9B" w14:textId="77777777" w:rsidTr="00B71533">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5324" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="217CFEB3" w14:textId="43896405" w:rsidR="006C1532" w:rsidRDefault="006C1532" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is the maximum number of hours, in a period of 24 hours, a person can drive a bus with a </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA573C">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>seating capacity of 13 or more, including the driver?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5324" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5343E30E" w14:textId="4028C7E3" w:rsidR="006C1532" w:rsidRDefault="00FA573C" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>12 hours.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA573C" w14:paraId="69EB9ABA" w14:textId="77777777" w:rsidTr="00B71533">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5324" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68789CB7" w14:textId="6B4F42DE" w:rsidR="00FA573C" w:rsidRDefault="00FA573C" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Are passengers permitted to stand in a bus?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5324" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A8CBD9" w14:textId="77777777" w:rsidR="00FA573C" w:rsidRDefault="00FA573C" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passengers are permitted </w:t>
+            </w:r>
+            <w:r w:rsidR="009A4C6D">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>to stand provided:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B42317F" w14:textId="77777777" w:rsidR="009A4C6D" w:rsidRDefault="009A4C6D" w:rsidP="009A4C6D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">that there is only </w:t>
+            </w:r>
+            <w:r w:rsidR="00331307">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>one person for every 1600 square cm of floor space</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B62F279" w14:textId="596A0018" w:rsidR="00331307" w:rsidRDefault="00331307" w:rsidP="009A4C6D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">they do not obstruct an </w:t>
+            </w:r>
+            <w:r w:rsidR="001A1E6E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>entrance or exit nor cause danger o</w:t>
+            </w:r>
+            <w:r w:rsidR="004748B4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="001A1E6E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> discomfort </w:t>
+            </w:r>
+            <w:r w:rsidR="00805DFB">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>to another passenger</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49A1772C" w14:textId="77777777" w:rsidR="00805DFB" w:rsidRDefault="00805DFB" w:rsidP="009A4C6D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>the distance between the roof and the floor of the vehicle is 1.7m or over</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7620F889" w14:textId="22BD5FC4" w:rsidR="00805DFB" w:rsidRPr="009A4C6D" w:rsidRDefault="00805DFB" w:rsidP="009A4C6D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the aisle is over 380mm </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>wide</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and a holding device is provided for each standing passenger.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00805DFB" w14:paraId="1D2D06DC" w14:textId="77777777" w:rsidTr="00B71533">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5324" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C1DE89" w14:textId="413250FF" w:rsidR="00805DFB" w:rsidRDefault="00805DFB" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>What is the maximum legal Blood Alcohol Content (BAC) for the driver of a public passenger vehicle?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5324" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F82EF8F" w14:textId="71673478" w:rsidR="00805DFB" w:rsidRDefault="00805DFB" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Nil.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00936E18" w14:paraId="374BA67C" w14:textId="77777777" w:rsidTr="00B71533">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5324" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0569036A" w14:textId="6BAF16D0" w:rsidR="00936E18" w:rsidRDefault="00936E18" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Is the d</w:t>
+            </w:r>
+            <w:r w:rsidR="00332499">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iver of a taxi, luxury hire car </w:t>
+            </w:r>
+            <w:r w:rsidR="00765891">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>or restricted hire vehicle permitted to appr</w:t>
+            </w:r>
+            <w:r w:rsidR="001A1B7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>oach</w:t>
+            </w:r>
+            <w:r w:rsidR="00332499">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a person in the street to make it known </w:t>
+            </w:r>
+            <w:r w:rsidR="00A52259">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>that his/her vehicle is available for hire?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5324" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="026238E8" w14:textId="77777777" w:rsidR="00936E18" w:rsidRDefault="008278C9" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No. A person must not stand or park a luxury hire car or restricted </w:t>
+            </w:r>
+            <w:r w:rsidR="004C69EB">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>hire vehicle on a public street unless it is:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="424C3F2D" w14:textId="77777777" w:rsidR="004C69EB" w:rsidRDefault="004C69EB" w:rsidP="004C69EB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C69EB">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>picking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> up passengers who have pre-booked the vehicle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DEA55FA" w14:textId="77777777" w:rsidR="004C69EB" w:rsidRDefault="00FB5AAD" w:rsidP="004C69EB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>dropping off passengers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="263AA663" w14:textId="77777777" w:rsidR="00FB5AAD" w:rsidRDefault="00FB5AAD" w:rsidP="004C69EB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>about to commence a tour; or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28B4B334" w14:textId="1A4C07D2" w:rsidR="00FB5AAD" w:rsidRPr="004C69EB" w:rsidRDefault="00FB5AAD" w:rsidP="004C69EB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>display a sign bearing the words ‘not for hire’</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E23F4F" w14:paraId="3320142B" w14:textId="77777777" w:rsidTr="00B71533">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5324" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07268226" w14:textId="393A7B26" w:rsidR="00E23F4F" w:rsidRDefault="00E23F4F" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Is the driver of a taxi permitted to stand the vehicle on a public street?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5324" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21CFC12B" w14:textId="77777777" w:rsidR="00E23F4F" w:rsidRDefault="00332F92" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>No. A person must not stand or park a taxi on a public street</w:t>
+            </w:r>
+            <w:r w:rsidR="006532F0">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> unless it is:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47A7B9E8" w14:textId="77777777" w:rsidR="006532F0" w:rsidRDefault="006532F0" w:rsidP="006532F0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>standing on a taxi rank</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AAAC966" w14:textId="77777777" w:rsidR="006532F0" w:rsidRDefault="006532F0" w:rsidP="006532F0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>picking up passengers who have pre-booked the vehicle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="106983E4" w14:textId="77777777" w:rsidR="006532F0" w:rsidRDefault="00977A1A" w:rsidP="006532F0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>dropping off passengers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B5FE66C" w14:textId="77777777" w:rsidR="00977A1A" w:rsidRDefault="00977A1A" w:rsidP="006532F0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>about to commence a tour; or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B5B92EA" w14:textId="06FAEAA3" w:rsidR="00977A1A" w:rsidRPr="006532F0" w:rsidRDefault="00977A1A" w:rsidP="006532F0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>displ</w:t>
+            </w:r>
+            <w:r w:rsidR="004914A6">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>aying a sign bearing the words ‘not for hire’.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004914A6" w14:paraId="0A3D14C8" w14:textId="77777777" w:rsidTr="00B71533">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5324" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="157BC159" w14:textId="35B22335" w:rsidR="004914A6" w:rsidRDefault="004914A6" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Is a luxury</w:t>
+            </w:r>
+            <w:r w:rsidR="00E24E92">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hire car or restricted hire vehicle permitted to stand on a taxi rank?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5324" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47B51D97" w14:textId="4192F204" w:rsidR="004914A6" w:rsidRDefault="00BA5F6B" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>No. Only a taxi that is operating under the authority of a taxi licence for the area may stand on a taxi rank in that area</w:t>
+            </w:r>
+            <w:r w:rsidR="002977A8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00165D70" w14:paraId="28BBF668" w14:textId="77777777" w:rsidTr="00B71533">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5324" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="269631CC" w14:textId="1383647D" w:rsidR="00165D70" w:rsidRDefault="00165D70" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Can the driver of a small passenger vehicle carry paying passengers</w:t>
+            </w:r>
+            <w:r w:rsidR="00571643">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if the vehicle is not a taxi, luxury hire car or restricted hire vehicle?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5324" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B013786" w14:textId="5B27C45C" w:rsidR="00165D70" w:rsidRDefault="00571643" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Only if the vehicle is providing a service that is not available </w:t>
+            </w:r>
+            <w:r w:rsidR="00887E0B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00887E0B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>general public</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00887E0B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and/or is not operated as a commercial transport service. For example, non-commercial transport</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF7BC8">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>, services that are restricted to clearly defined groups (such as nursing home clients), incidental transport (</w:t>
+            </w:r>
+            <w:r w:rsidR="00870C00">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>such as toy trains).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00870C00" w14:paraId="05716B4E" w14:textId="77777777" w:rsidTr="00B71533">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5324" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5FD279" w14:textId="63BFCA90" w:rsidR="00870C00" w:rsidRDefault="00870C00" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>What services may a restricted hire vehicle undertake?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5324" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C39D8ED" w14:textId="77777777" w:rsidR="00870C00" w:rsidRDefault="00DD46B3" w:rsidP="00E27AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Restricted hire vehicles operating specific RHV services may be hired out for:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FB5DB97" w14:textId="77777777" w:rsidR="00DD46B3" w:rsidRDefault="00DD46B3" w:rsidP="00DD46B3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>weddings</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E934B18" w14:textId="77777777" w:rsidR="00DD46B3" w:rsidRDefault="00DD46B3" w:rsidP="00DD46B3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>funerals</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05AF510F" w14:textId="77777777" w:rsidR="00DD46B3" w:rsidRDefault="00DD46B3" w:rsidP="00DD46B3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>school, college or university balls, formals or leavers functions; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76614F90" w14:textId="77777777" w:rsidR="00DD46B3" w:rsidRDefault="00DD46B3" w:rsidP="00DD46B3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>tours</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A1A13AB" w14:textId="012E2B45" w:rsidR="00DD46B3" w:rsidRPr="00DD46B3" w:rsidRDefault="00DD46B3" w:rsidP="00DD46B3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Restricted hire vehicles operating general RHV services may be hired</w:t>
+            </w:r>
+            <w:r w:rsidR="008E7701">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> out for any purpose, provided that the service is pre-booked.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="642C6B32" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731">
-      <w:pPr>
+    <w:p w14:paraId="7BE8D698" w14:textId="04817E68" w:rsidR="00994BB0" w:rsidRDefault="00994BB0" w:rsidP="00994BB0">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:sectPr w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidSect="00FB0731">
-[...6 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Remember you</w:t>
+      </w:r>
+      <w:r w:rsidR="0045557A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must also update your knowledge of the road rules by reading the </w:t>
+      </w:r>
+      <w:r w:rsidR="0045557A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tasmanian Road Rules </w:t>
+      </w:r>
+      <w:r w:rsidR="0045557A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>publication.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="17194E02" w14:textId="5C0DE6B5" w:rsidR="00FB0731" w:rsidRDefault="006A535D" w:rsidP="006A535D">
-[...5 lines deleted...]
-        <w:ind w:left="1134" w:firstLine="142"/>
+    <w:p w14:paraId="36B40B64" w14:textId="3425D11F" w:rsidR="000B4E8F" w:rsidRDefault="000B4E8F">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD1613">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>S</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB0731" w:rsidRPr="00DD1613">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D46B47" w14:textId="6DBACAF6" w:rsidR="000B4E8F" w:rsidRDefault="008D2137" w:rsidP="00001F03">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...228 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="1276" w:right="707"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00DD1613">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Application to </w:t>
+      </w:r>
+      <w:r w:rsidR="002D7103">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>General Information</w:t>
+        <w:t>drive a Public Passenger Vehicle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A68D935" w14:textId="77777777" w:rsidR="006A535D" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00253696">
-[...2 lines deleted...]
-        <w:ind w:left="1276" w:right="709"/>
+    <w:p w14:paraId="778D67F4" w14:textId="0F91618D" w:rsidR="001E42D5" w:rsidRPr="00D03DEB" w:rsidRDefault="001E42D5" w:rsidP="00E27AF8">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD1613">
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10627" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2547"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="3119"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00001F03" w14:paraId="29EA805A" w14:textId="77777777" w:rsidTr="00F246D9">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E62E2EF" w14:textId="4FC5FB65" w:rsidR="00001F03" w:rsidRPr="00F246D9" w:rsidRDefault="00001F03" w:rsidP="00C21149">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F246D9">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Applicant Details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A89F0C" w14:textId="3B353B7F" w:rsidR="00001F03" w:rsidRPr="00126B25" w:rsidRDefault="00001F03" w:rsidP="00C21149">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA07B8" w14:paraId="25DDEC7C" w14:textId="77777777" w:rsidTr="00F246D9">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3F13EA" w14:textId="11933AD9" w:rsidR="00BA07B8" w:rsidRPr="00126B25" w:rsidRDefault="009F2514" w:rsidP="00C21149">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Surname:</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA07B8" w:rsidRPr="00126B25">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AEBDF2F" w14:textId="77777777" w:rsidR="00BA07B8" w:rsidRPr="00126B25" w:rsidRDefault="00BA07B8" w:rsidP="00C21149">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F2514" w14:paraId="5F1880A4" w14:textId="77777777" w:rsidTr="00F246D9">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="445A8CE1" w14:textId="3EFDFF22" w:rsidR="009F2514" w:rsidRDefault="009F2514" w:rsidP="00C21149">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Given Names:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60DB7B5D" w14:textId="05B5B9A2" w:rsidR="009F2514" w:rsidRPr="00126B25" w:rsidRDefault="009F2514" w:rsidP="00C21149">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA07B8" w14:paraId="57BEAF8A" w14:textId="77777777" w:rsidTr="00F246D9">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC625CA" w14:textId="5FC98EAD" w:rsidR="00BA07B8" w:rsidRPr="00126B25" w:rsidRDefault="008E72F6" w:rsidP="00C21149">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Residential Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A4A0EE" w14:textId="77777777" w:rsidR="00BA07B8" w:rsidRPr="00126B25" w:rsidRDefault="00BA07B8" w:rsidP="00C21149">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E72F6" w14:paraId="7E4550BC" w14:textId="77777777" w:rsidTr="00F246D9">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="526CA92B" w14:textId="77777777" w:rsidR="008E72F6" w:rsidRDefault="008E72F6" w:rsidP="00C21149">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Postal Address:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="434D8FD8" w14:textId="46CB31F9" w:rsidR="006803EC" w:rsidRPr="006803EC" w:rsidRDefault="006803EC" w:rsidP="00C21149">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006803EC">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(if different from above)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8080" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1194386C" w14:textId="720E0340" w:rsidR="008E72F6" w:rsidRPr="00126B25" w:rsidRDefault="008E72F6" w:rsidP="00C21149">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA07B8" w14:paraId="3EC3D055" w14:textId="77777777" w:rsidTr="00DD3A6C">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49611C3F" w14:textId="77777777" w:rsidR="00BA07B8" w:rsidRPr="00126B25" w:rsidRDefault="00BA07B8" w:rsidP="00C21149">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00126B25">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Contact number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8571EF" w14:textId="77777777" w:rsidR="00BA07B8" w:rsidRPr="00126B25" w:rsidRDefault="00BA07B8" w:rsidP="00C21149">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73709784" w14:textId="4C4EC862" w:rsidR="00BA07B8" w:rsidRPr="00126B25" w:rsidRDefault="00BF3A98" w:rsidP="00C21149">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00126B25">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA07B8" w:rsidRPr="00126B25">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41719DE9" w14:textId="77777777" w:rsidR="00BA07B8" w:rsidRPr="00126B25" w:rsidRDefault="00BA07B8" w:rsidP="00C21149">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BA07B8" w14:paraId="17449924" w14:textId="77777777" w:rsidTr="00DD3A6C">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="791C1ACD" w14:textId="72C85265" w:rsidR="00BA07B8" w:rsidRPr="00126B25" w:rsidRDefault="00DD3A6C" w:rsidP="00C21149">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Working with </w:t>
+            </w:r>
+            <w:r w:rsidR="00667D51">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vulnerable People </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Registration Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="463D2714" w14:textId="77777777" w:rsidR="00BA07B8" w:rsidRPr="00126B25" w:rsidRDefault="00BA07B8" w:rsidP="00C21149">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="331106CE" w14:textId="2C46C02C" w:rsidR="00BA07B8" w:rsidRPr="00126B25" w:rsidRDefault="00DD3A6C" w:rsidP="00C21149">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Expiry Date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00126B25">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3ECCD3" w14:textId="77777777" w:rsidR="00BA07B8" w:rsidRPr="00126B25" w:rsidRDefault="00BA07B8" w:rsidP="00C21149">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7ADB1876" w14:textId="2EA49791" w:rsidR="00CA65F7" w:rsidRDefault="00CA65F7" w:rsidP="00CA65F7">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...843 lines deleted...]
-          <w:b/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD1613">
-[...51 lines deleted...]
-      </w:hyperlink>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid5"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="562" w:type="dxa"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5387"/>
-        <w:gridCol w:w="5386"/>
+        <w:gridCol w:w="562"/>
+        <w:gridCol w:w="7797"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1155"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB0731" w:rsidRPr="00DD1613" w14:paraId="164A55F8" w14:textId="77777777" w:rsidTr="00253696">
+      <w:tr w:rsidR="00AB2157" w14:paraId="55350FC3" w14:textId="77777777" w:rsidTr="000F7E77">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="44546A" w:themeFill="text2"/>
+            <w:tcW w:w="10648" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
-          <w:p w14:paraId="2A712A72" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00253696">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="3FF28069" w14:textId="18049BD7" w:rsidR="00AB2157" w:rsidRDefault="00AB2157" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:color w:val="156082" w:themeColor="accent1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009547CA">
+              <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>Questions</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Driving History/Conviction Details (please tick applicable box)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F7E77" w14:paraId="2FE27519" w14:textId="77777777" w:rsidTr="00C1569A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16B1F353" w14:textId="25F5845A" w:rsidR="000F7E77" w:rsidRPr="006A1AF4" w:rsidRDefault="000F7E77" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A1AF4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+            <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52760FD6" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00253696">
-[...2345 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5934F007" w14:textId="33742569" w:rsidR="000F7E77" w:rsidRPr="006A1AF4" w:rsidRDefault="005645B4" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A1AF4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Have you ever had an application for a Taxi or PPV Ancillary Certificate refused?</w:t>
+            </w:r>
+            <w:r w:rsidR="00C1569A" w:rsidRPr="006A1AF4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10DA9E9F" w14:textId="67338BA6" w:rsidR="00C1569A" w:rsidRDefault="00C1569A" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A1AF4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>If yes, give details:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43D06948" w14:textId="69AF9252" w:rsidR="0022569F" w:rsidRPr="006A1AF4" w:rsidRDefault="0022569F" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58096019" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...33 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+          <w:p w14:paraId="2D63B67D" w14:textId="26F6DD93" w:rsidR="000F7E77" w:rsidRPr="006A1AF4" w:rsidRDefault="00277356" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:noProof/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6333D783" wp14:editId="679F07C6">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>275590</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>60960</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="177800" cy="177800"/>
+                      <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="837561073" name="Rectangle 7"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="177800" cy="177800"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="64092CD7" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:21.7pt;margin-top:4.8pt;width:14pt;height:14pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgGrP1XQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSpYGURKapATJMq&#10;QJSJZ+PYJJLj885u0+7X7+ykKQK0h2kvztl39935y3e+uNx1hm0V+hZsxYuTnDNlJdStfan4z8eb&#10;L+ec+SBsLQxYVfG98vxy8fnTRe9KNYMGTK2QEYj1Ze8q3oTgyizzslGd8CfglCWnBuxEoC2+ZDWK&#10;ntA7k83y/GvWA9YOQSrv6fR6cPJFwtdayXCntVeBmYpTbyGtmNbnuGaLC1G+oHBNK8c2xD900YnW&#10;UtEJ6loEwTbYvoPqWongQYcTCV0GWrdSpTvQbYr8zW3WjXAq3YXI8W6iyf8/WHm7Xbt7JBp650tP&#10;ZrzFTmMXv9Qf2yWy9hNZaheYpMNiPj/PiVJJrtEmlOyY7NCH7wo6Fo2KI/2LRJHYrnwYQg8hsZaF&#10;m9aYeH7sJFlhb1QMMPZBadbWVHuWgJJI1JVBthX0e4WUyoZicDWiVsNxcZZTm0O9KSM1mgAjsqbC&#10;E/YIEAX4HnuAGeNjqkoam5LzvzU2JE8ZqTLYMCV3rQX8CMDQrcbKQ/yBpIGayNIz1Pt7ZAiDwr2T&#10;Ny3RvhI+3AskSdOfojENd7RoA33FYbQ4awB/f3Qe40lp5OWspxGpuP+1Eag4Mz8safBbcXoaZypt&#10;Ts/mM9rga8/za4/ddFdAv6mgB8HJZMb4YA6mRuieaJqXsSq5hJVUu+Iy4GFzFYbRpfdAquUyhdEc&#10;ORFWdu1kBI+sRlk97p4EulF7gUR7C4dxEuUbCQ6xMdPCchNAt0mfR15HvmkGk3DG9yIO+et9ijq+&#10;aos/AAAA//8DAFBLAwQUAAYACAAAACEALz19v9sAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;wU7DMBBE70j8g7VI3KhTWqU0xKkACQ5FHCiVuDrxYkfE62C7bfh7lhMcRzN68+rN5AdxxJj6QArm&#10;swIEUhdMT1bB/u3x6gZEypqMHgKhgm9MsGnOz2pdmXCiVzzushUMoVRpBS7nsZIydQ69TrMwInH3&#10;EaLXmWO00kR9Yrgf5HVRlNLrnvjB6REfHHafu4NX0Nr7aU1bu/XuKduwf39++fJRqcuL6e4WRMYp&#10;/43hV5/VoWGnNhzIJDEoWC6WvFSwLkFwvZpzbBUsViXIppb/9ZsfAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAKAas/VdAgAAHQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAC89fb/bAAAABgEAAA8AAAAAAAAAAAAAAAAAtwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00C1569A" w:rsidRPr="006A1AF4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB87492" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...24 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+          <w:p w14:paraId="655CB040" w14:textId="45F2A431" w:rsidR="000F7E77" w:rsidRPr="006A1AF4" w:rsidRDefault="00277356" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:noProof/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A79824F" wp14:editId="0891BD2D">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>283845</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>62230</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="177800" cy="177800"/>
+                      <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="851447332" name="Rectangle 7"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="177800" cy="177800"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="6C0DE7B7" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:22.35pt;margin-top:4.9pt;width:14pt;height:14pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgGrP1XQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSpYGURKapATJMq&#10;QJSJZ+PYJJLj885u0+7X7+ykKQK0h2kvztl39935y3e+uNx1hm0V+hZsxYuTnDNlJdStfan4z8eb&#10;L+ec+SBsLQxYVfG98vxy8fnTRe9KNYMGTK2QEYj1Ze8q3oTgyizzslGd8CfglCWnBuxEoC2+ZDWK&#10;ntA7k83y/GvWA9YOQSrv6fR6cPJFwtdayXCntVeBmYpTbyGtmNbnuGaLC1G+oHBNK8c2xD900YnW&#10;UtEJ6loEwTbYvoPqWongQYcTCV0GWrdSpTvQbYr8zW3WjXAq3YXI8W6iyf8/WHm7Xbt7JBp650tP&#10;ZrzFTmMXv9Qf2yWy9hNZaheYpMNiPj/PiVJJrtEmlOyY7NCH7wo6Fo2KI/2LRJHYrnwYQg8hsZaF&#10;m9aYeH7sJFlhb1QMMPZBadbWVHuWgJJI1JVBthX0e4WUyoZicDWiVsNxcZZTm0O9KSM1mgAjsqbC&#10;E/YIEAX4HnuAGeNjqkoam5LzvzU2JE8ZqTLYMCV3rQX8CMDQrcbKQ/yBpIGayNIz1Pt7ZAiDwr2T&#10;Ny3RvhI+3AskSdOfojENd7RoA33FYbQ4awB/f3Qe40lp5OWspxGpuP+1Eag4Mz8safBbcXoaZypt&#10;Ts/mM9rga8/za4/ddFdAv6mgB8HJZMb4YA6mRuieaJqXsSq5hJVUu+Iy4GFzFYbRpfdAquUyhdEc&#10;ORFWdu1kBI+sRlk97p4EulF7gUR7C4dxEuUbCQ6xMdPCchNAt0mfR15HvmkGk3DG9yIO+et9ijq+&#10;aos/AAAA//8DAFBLAwQUAAYACAAAACEA+JfpqtsAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7VI3KhDqUgbsqkACQ5FPVAqcXViY0fE62C7bfh7lhMcRzOaeVOvJz+Io4mpD4Rw&#10;PStAGOqC7ski7N+erpYgUlak1RDIIHybBOvm/KxWlQ4nejXHXbaCSyhVCsHlPFZSps4Zr9IsjIbY&#10;+wjRq8wyWqmjOnG5H+S8KG6lVz3xglOjeXSm+9wdPEJrH6YVbezGu+dsw/79ZfvlI+LlxXR/ByKb&#10;Kf+F4Ref0aFhpjYcSCcxICwWJScRVnyA7XLOskW4KZcgm1r+x29+AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAKAas/VdAgAAHQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAPiX6arbAAAABgEAAA8AAAAAAAAAAAAAAAAAtwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00C1569A" w:rsidRPr="006A1AF4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="09FF0E56" w14:textId="77777777" w:rsidTr="002C1ABC">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="000F7E77" w14:paraId="48896330" w14:textId="77777777" w:rsidTr="00057708">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A11BC83" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1DB2FE80" w14:textId="4B1FC00B" w:rsidR="000F7E77" w:rsidRPr="006A1AF4" w:rsidRDefault="00057708" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A1AF4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7258" w:type="dxa"/>
+            <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5579CC73" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="00698EE6" w14:textId="3E40E2E3" w:rsidR="000F7E77" w:rsidRPr="006A1AF4" w:rsidRDefault="00057708" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A1AF4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Have you ever had a Taxi or PPV Ancillary Certificate</w:t>
+            </w:r>
+            <w:r w:rsidR="0031049D">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> suspended or cancelled</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006A1AF4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B4BC551" w14:textId="5B64FFDF" w:rsidR="00057708" w:rsidRDefault="00057708" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A1AF4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>If yes, give details:</w:t>
+            </w:r>
+            <w:r w:rsidR="007A2894">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:noProof/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76DA33BD" w14:textId="5A8F7A89" w:rsidR="0022569F" w:rsidRPr="006A1AF4" w:rsidRDefault="0022569F" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CA52FF8" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...23 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+          <w:p w14:paraId="2BFFBF31" w14:textId="3C3B8ECE" w:rsidR="000F7E77" w:rsidRPr="006A1AF4" w:rsidRDefault="007A2894" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:noProof/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="565A64C4" wp14:editId="2C8F2D68">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>273685</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>67945</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="177800" cy="177800"/>
+                      <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="537974085" name="Rectangle 7"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="177800" cy="177800"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="320E2893" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:21.55pt;margin-top:5.35pt;width:14pt;height:14pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgGrP1XQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSpYGURKapATJMq&#10;QJSJZ+PYJJLj885u0+7X7+ykKQK0h2kvztl39935y3e+uNx1hm0V+hZsxYuTnDNlJdStfan4z8eb&#10;L+ec+SBsLQxYVfG98vxy8fnTRe9KNYMGTK2QEYj1Ze8q3oTgyizzslGd8CfglCWnBuxEoC2+ZDWK&#10;ntA7k83y/GvWA9YOQSrv6fR6cPJFwtdayXCntVeBmYpTbyGtmNbnuGaLC1G+oHBNK8c2xD900YnW&#10;UtEJ6loEwTbYvoPqWongQYcTCV0GWrdSpTvQbYr8zW3WjXAq3YXI8W6iyf8/WHm7Xbt7JBp650tP&#10;ZrzFTmMXv9Qf2yWy9hNZaheYpMNiPj/PiVJJrtEmlOyY7NCH7wo6Fo2KI/2LRJHYrnwYQg8hsZaF&#10;m9aYeH7sJFlhb1QMMPZBadbWVHuWgJJI1JVBthX0e4WUyoZicDWiVsNxcZZTm0O9KSM1mgAjsqbC&#10;E/YIEAX4HnuAGeNjqkoam5LzvzU2JE8ZqTLYMCV3rQX8CMDQrcbKQ/yBpIGayNIz1Pt7ZAiDwr2T&#10;Ny3RvhI+3AskSdOfojENd7RoA33FYbQ4awB/f3Qe40lp5OWspxGpuP+1Eag4Mz8safBbcXoaZypt&#10;Ts/mM9rga8/za4/ddFdAv6mgB8HJZMb4YA6mRuieaJqXsSq5hJVUu+Iy4GFzFYbRpfdAquUyhdEc&#10;ORFWdu1kBI+sRlk97p4EulF7gUR7C4dxEuUbCQ6xMdPCchNAt0mfR15HvmkGk3DG9yIO+et9ijq+&#10;aos/AAAA//8DAFBLAwQUAAYACAAAACEAv06vV9oAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;zU7DMBCE70i8g7VI3KgTikgJcSpAgkMRB0olrk682BHxOthuG96e5QTH+dHM16xnP4oDxjQEUlAu&#10;ChBIfTADWQW7t8eLFYiUNRk9BkIF35hg3Z6eNLo24UiveNhmK3iEUq0VuJynWsrUO/Q6LcKExNlH&#10;iF5nltFKE/WRx/0oL4viWno9ED84PeGDw/5zu/cKOns/39DGbrx7yjbs3p9fvnxU6vxsvrsFkXHO&#10;f2X4xWd0aJmpC3sySYwKrpYlN9kvKhCcVyXrTsFyVYFsG/mfv/0BAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAoBqz9V0CAAAdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAv06vV9oAAAAHAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="006A1AF4" w:rsidRPr="006A1AF4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="282E0EEB" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...23 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+          <w:p w14:paraId="0D567313" w14:textId="71E98742" w:rsidR="000F7E77" w:rsidRPr="006A1AF4" w:rsidRDefault="001A08B1" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:noProof/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="519C68BD" wp14:editId="65422415">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>283845</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>61595</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="177800" cy="177800"/>
+                      <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="208006996" name="Rectangle 7"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="177800" cy="177800"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="11587E4E" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:22.35pt;margin-top:4.85pt;width:14pt;height:14pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgGrP1XQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSpYGURKapATJMq&#10;QJSJZ+PYJJLj885u0+7X7+ykKQK0h2kvztl39935y3e+uNx1hm0V+hZsxYuTnDNlJdStfan4z8eb&#10;L+ec+SBsLQxYVfG98vxy8fnTRe9KNYMGTK2QEYj1Ze8q3oTgyizzslGd8CfglCWnBuxEoC2+ZDWK&#10;ntA7k83y/GvWA9YOQSrv6fR6cPJFwtdayXCntVeBmYpTbyGtmNbnuGaLC1G+oHBNK8c2xD900YnW&#10;UtEJ6loEwTbYvoPqWongQYcTCV0GWrdSpTvQbYr8zW3WjXAq3YXI8W6iyf8/WHm7Xbt7JBp650tP&#10;ZrzFTmMXv9Qf2yWy9hNZaheYpMNiPj/PiVJJrtEmlOyY7NCH7wo6Fo2KI/2LRJHYrnwYQg8hsZaF&#10;m9aYeH7sJFlhb1QMMPZBadbWVHuWgJJI1JVBthX0e4WUyoZicDWiVsNxcZZTm0O9KSM1mgAjsqbC&#10;E/YIEAX4HnuAGeNjqkoam5LzvzU2JE8ZqTLYMCV3rQX8CMDQrcbKQ/yBpIGayNIz1Pt7ZAiDwr2T&#10;Ny3RvhI+3AskSdOfojENd7RoA33FYbQ4awB/f3Qe40lp5OWspxGpuP+1Eag4Mz8safBbcXoaZypt&#10;Ts/mM9rga8/za4/ddFdAv6mgB8HJZMb4YA6mRuieaJqXsSq5hJVUu+Iy4GFzFYbRpfdAquUyhdEc&#10;ORFWdu1kBI+sRlk97p4EulF7gUR7C4dxEuUbCQ6xMdPCchNAt0mfR15HvmkGk3DG9yIO+et9ijq+&#10;aos/AAAA//8DAFBLAwQUAAYACAAAACEAiM16INoAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;wU7DMBBE70j8g7VI3KhDqQhN41SABIciDpRKXJ14a0fE62C7bfh7lhOcRqMZzbx6PflBHDGmPpCC&#10;61kBAqkLpierYPf+dHUHImVNRg+BUME3Jlg352e1rkw40Rset9kKHqFUaQUu57GSMnUOvU6zMCJx&#10;tg/R68w2WmmiPvG4H+S8KG6l1z3xg9MjPjrsPrcHr6C1D9OSNnbj3XO2Yffx8vrlo1KXF9P9CkTG&#10;Kf+V4Ref0aFhpjYcyCQxKFgsSm4qWLJwXM5ZWwU3ZQmyqeV//OYHAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAoBqz9V0CAAAdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAiM16INoAAAAGAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="006A1AF4" w:rsidRPr="006A1AF4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="77742521" w14:textId="77777777" w:rsidTr="002C1ABC">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="006A1AF4" w14:paraId="57A3880C" w14:textId="77777777" w:rsidTr="00057708">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18D5BF3A" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1E026D4E" w14:textId="2C7B36FA" w:rsidR="006A1AF4" w:rsidRPr="006A1AF4" w:rsidRDefault="006A1AF4" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7258" w:type="dxa"/>
+            <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B15E092" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0B060144" w14:textId="01142CA1" w:rsidR="00307F72" w:rsidRDefault="006A1AF4" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Have you </w:t>
+            </w:r>
+            <w:r w:rsidR="00307F72">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">had any traffic infringement notices issued within the last 3 years? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55901707" w14:textId="542791CC" w:rsidR="00307F72" w:rsidRDefault="00307F72" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:r w:rsidR="003D7D9F">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>yes, give details:</w:t>
+            </w:r>
+            <w:r w:rsidR="00E548A2">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:noProof/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E28074D" w14:textId="48D7CF54" w:rsidR="0022569F" w:rsidRPr="006A1AF4" w:rsidRDefault="0022569F" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71552C55" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...23 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+          <w:p w14:paraId="40ACF721" w14:textId="680C9666" w:rsidR="006A1AF4" w:rsidRPr="006A1AF4" w:rsidRDefault="00B255D3" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:noProof/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4755DF8B" wp14:editId="133E5E7F">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>273685</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>90170</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="177800" cy="177800"/>
+                      <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="508278072" name="Rectangle 7"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="177800" cy="177800"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="25F880CE" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:21.55pt;margin-top:7.1pt;width:14pt;height:14pt;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgGrP1XQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSpYGURKapATJMq&#10;QJSJZ+PYJJLj885u0+7X7+ykKQK0h2kvztl39935y3e+uNx1hm0V+hZsxYuTnDNlJdStfan4z8eb&#10;L+ec+SBsLQxYVfG98vxy8fnTRe9KNYMGTK2QEYj1Ze8q3oTgyizzslGd8CfglCWnBuxEoC2+ZDWK&#10;ntA7k83y/GvWA9YOQSrv6fR6cPJFwtdayXCntVeBmYpTbyGtmNbnuGaLC1G+oHBNK8c2xD900YnW&#10;UtEJ6loEwTbYvoPqWongQYcTCV0GWrdSpTvQbYr8zW3WjXAq3YXI8W6iyf8/WHm7Xbt7JBp650tP&#10;ZrzFTmMXv9Qf2yWy9hNZaheYpMNiPj/PiVJJrtEmlOyY7NCH7wo6Fo2KI/2LRJHYrnwYQg8hsZaF&#10;m9aYeH7sJFlhb1QMMPZBadbWVHuWgJJI1JVBthX0e4WUyoZicDWiVsNxcZZTm0O9KSM1mgAjsqbC&#10;E/YIEAX4HnuAGeNjqkoam5LzvzU2JE8ZqTLYMCV3rQX8CMDQrcbKQ/yBpIGayNIz1Pt7ZAiDwr2T&#10;Ny3RvhI+3AskSdOfojENd7RoA33FYbQ4awB/f3Qe40lp5OWspxGpuP+1Eag4Mz8safBbcXoaZypt&#10;Ts/mM9rga8/za4/ddFdAv6mgB8HJZMb4YA6mRuieaJqXsSq5hJVUu+Iy4GFzFYbRpfdAquUyhdEc&#10;ORFWdu1kBI+sRlk97p4EulF7gUR7C4dxEuUbCQ6xMdPCchNAt0mfR15HvmkGk3DG9yIO+et9ijq+&#10;aos/AAAA//8DAFBLAwQUAAYACAAAACEAnvmDKNoAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;y07DMBBF90j8gzVI7KiTUPEIcSpAgkVRF5RKbJ14sCPicbDdNvw9wwqW96F7T7Oa/SgOGNMQSEG5&#10;KEAg9cEMZBXs3p4ubkCkrMnoMRAq+MYEq/b0pNG1CUd6xcM2W8EjlGqtwOU81VKm3qHXaREmJM4+&#10;QvQ6s4xWmqiPPO5HWRXFlfR6IH5wesJHh/3ndu8VdPZhvqW1XXv3nG3Yvb9svnxU6vxsvr8DkXHO&#10;f2X4xWd0aJmpC3sySYwKlpclN9lfViA4vy5Zd+xXFci2kf/52x8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAoBqz9V0CAAAdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAnvmDKNoAAAAHAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="003D7D9F">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B92BD46" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...23 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+          <w:p w14:paraId="469184E1" w14:textId="60AF67D7" w:rsidR="006A1AF4" w:rsidRPr="006A1AF4" w:rsidRDefault="007A2894" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:noProof/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71194E0D" wp14:editId="442F9EBD">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>283845</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>83820</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="177800" cy="177800"/>
+                      <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="419385394" name="Rectangle 7"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="177800" cy="177800"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="212CF808" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:22.35pt;margin-top:6.6pt;width:14pt;height:14pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgGrP1XQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSpYGURKapATJMq&#10;QJSJZ+PYJJLj885u0+7X7+ykKQK0h2kvztl39935y3e+uNx1hm0V+hZsxYuTnDNlJdStfan4z8eb&#10;L+ec+SBsLQxYVfG98vxy8fnTRe9KNYMGTK2QEYj1Ze8q3oTgyizzslGd8CfglCWnBuxEoC2+ZDWK&#10;ntA7k83y/GvWA9YOQSrv6fR6cPJFwtdayXCntVeBmYpTbyGtmNbnuGaLC1G+oHBNK8c2xD900YnW&#10;UtEJ6loEwTbYvoPqWongQYcTCV0GWrdSpTvQbYr8zW3WjXAq3YXI8W6iyf8/WHm7Xbt7JBp650tP&#10;ZrzFTmMXv9Qf2yWy9hNZaheYpMNiPj/PiVJJrtEmlOyY7NCH7wo6Fo2KI/2LRJHYrnwYQg8hsZaF&#10;m9aYeH7sJFlhb1QMMPZBadbWVHuWgJJI1JVBthX0e4WUyoZicDWiVsNxcZZTm0O9KSM1mgAjsqbC&#10;E/YIEAX4HnuAGeNjqkoam5LzvzU2JE8ZqTLYMCV3rQX8CMDQrcbKQ/yBpIGayNIz1Pt7ZAiDwr2T&#10;Ny3RvhI+3AskSdOfojENd7RoA33FYbQ4awB/f3Qe40lp5OWspxGpuP+1Eag4Mz8safBbcXoaZypt&#10;Ts/mM9rga8/za4/ddFdAv6mgB8HJZMb4YA6mRuieaJqXsSq5hJVUu+Iy4GFzFYbRpfdAquUyhdEc&#10;ORFWdu1kBI+sRlk97p4EulF7gUR7C4dxEuUbCQ6xMdPCchNAt0mfR15HvmkGk3DG9yIO+et9ijq+&#10;aos/AAAA//8DAFBLAwQUAAYACAAAACEAqFTc+toAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;zU7DMBCE70i8g7VI3KjTUFGaxqkACQ5FHCiVuDrxYkfE62C7bXh7lhMc50czX72Z/CCOGFMfSMF8&#10;VoBA6oLpySrYvz1e3YJIWZPRQyBU8I0JNs35Wa0rE070isddtoJHKFVagct5rKRMnUOv0yyMSJx9&#10;hOh1ZhmtNFGfeNwPsiyKG+l1T/zg9IgPDrvP3cEraO39tKKt3Xr3lG3Yvz+/fPmo1OXFdLcGkXHK&#10;f2X4xWd0aJipDQcySQwKFoslN9m/LkFwvixZt+zPS5BNLf/zNz8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAoBqz9V0CAAAdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAqFTc+toAAAAHAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="003D7D9F">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="064E9E6E" w14:textId="77777777" w:rsidTr="002C1ABC">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="000C004B" w14:paraId="18ACCEC3" w14:textId="77777777" w:rsidTr="00057708">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DC1692F" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2EC2F343" w14:textId="3884DF2A" w:rsidR="000C004B" w:rsidRDefault="000C004B" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7258" w:type="dxa"/>
+            <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FED1634" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3A741B3A" w14:textId="14BB6101" w:rsidR="000C004B" w:rsidRDefault="000C004B" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Have you ever been charged or convicted of any criminal offence whe</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE0794">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ther a conviction was recorded or not? If yes, give details:</w:t>
+            </w:r>
+            <w:r w:rsidR="00E548A2">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:noProof/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07FB11C8" w14:textId="34CE7FDC" w:rsidR="0022569F" w:rsidRDefault="0022569F" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05799279" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...23 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+          <w:p w14:paraId="45E5E139" w14:textId="26B71FD1" w:rsidR="000C004B" w:rsidRDefault="00E548A2" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:noProof/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="311064D6" wp14:editId="3C43006D">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>280035</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>55245</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="177800" cy="177800"/>
+                      <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1454430952" name="Rectangle 7"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="177800" cy="177800"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="5914A306" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:22.05pt;margin-top:4.35pt;width:14pt;height:14pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgGrP1XQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSpYGURKapATJMq&#10;QJSJZ+PYJJLj885u0+7X7+ykKQK0h2kvztl39935y3e+uNx1hm0V+hZsxYuTnDNlJdStfan4z8eb&#10;L+ec+SBsLQxYVfG98vxy8fnTRe9KNYMGTK2QEYj1Ze8q3oTgyizzslGd8CfglCWnBuxEoC2+ZDWK&#10;ntA7k83y/GvWA9YOQSrv6fR6cPJFwtdayXCntVeBmYpTbyGtmNbnuGaLC1G+oHBNK8c2xD900YnW&#10;UtEJ6loEwTbYvoPqWongQYcTCV0GWrdSpTvQbYr8zW3WjXAq3YXI8W6iyf8/WHm7Xbt7JBp650tP&#10;ZrzFTmMXv9Qf2yWy9hNZaheYpMNiPj/PiVJJrtEmlOyY7NCH7wo6Fo2KI/2LRJHYrnwYQg8hsZaF&#10;m9aYeH7sJFlhb1QMMPZBadbWVHuWgJJI1JVBthX0e4WUyoZicDWiVsNxcZZTm0O9KSM1mgAjsqbC&#10;E/YIEAX4HnuAGeNjqkoam5LzvzU2JE8ZqTLYMCV3rQX8CMDQrcbKQ/yBpIGayNIz1Pt7ZAiDwr2T&#10;Ny3RvhI+3AskSdOfojENd7RoA33FYbQ4awB/f3Qe40lp5OWspxGpuP+1Eag4Mz8safBbcXoaZypt&#10;Ts/mM9rga8/za4/ddFdAv6mgB8HJZMb4YA6mRuieaJqXsSq5hJVUu+Iy4GFzFYbRpfdAquUyhdEc&#10;ORFWdu1kBI+sRlk97p4EulF7gUR7C4dxEuUbCQ6xMdPCchNAt0mfR15HvmkGk3DG9yIO+et9ijq+&#10;aos/AAAA//8DAFBLAwQUAAYACAAAACEAemlDHNsAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;wU7DMBBE70j8g7VI3KjTUjUlZFMBEhyKOFAqcXViY0fE62C7bfh7lhMcRzN68+rN5AdxNDH1gRDm&#10;swKEoS7onizC/u3xag0iZUVaDYEMwrdJsGnOz2pV6XCiV3PcZSsYQqlSCC7nsZIydc54lWZhNMTd&#10;R4heZY7RSh3VieF+kIuiWEmveuIHp0bz4Ez3uTt4hNbeTze0tVvvnrIN+/fnly8fES8vprtbENlM&#10;+W8Mv/qsDg07teFAOokBYbmc8xJhXYLgulxwbBGuVyXIppb/9ZsfAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAKAas/VdAgAAHQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAHppQxzbAAAABgEAAA8AAAAAAAAAAAAAAAAAtwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00BE0794">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23F4EDAC" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...23 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+          <w:p w14:paraId="1EFE310F" w14:textId="04EAD0E5" w:rsidR="000C004B" w:rsidRDefault="00E548A2" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:noProof/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E46AB28" wp14:editId="3F5C94E4">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>277495</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>55245</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="177800" cy="177800"/>
+                      <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="174706017" name="Rectangle 7"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="177800" cy="177800"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="1675A9F0" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:21.85pt;margin-top:4.35pt;width:14pt;height:14pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgGrP1XQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSpYGURKapATJMq&#10;QJSJZ+PYJJLj885u0+7X7+ykKQK0h2kvztl39935y3e+uNx1hm0V+hZsxYuTnDNlJdStfan4z8eb&#10;L+ec+SBsLQxYVfG98vxy8fnTRe9KNYMGTK2QEYj1Ze8q3oTgyizzslGd8CfglCWnBuxEoC2+ZDWK&#10;ntA7k83y/GvWA9YOQSrv6fR6cPJFwtdayXCntVeBmYpTbyGtmNbnuGaLC1G+oHBNK8c2xD900YnW&#10;UtEJ6loEwTbYvoPqWongQYcTCV0GWrdSpTvQbYr8zW3WjXAq3YXI8W6iyf8/WHm7Xbt7JBp650tP&#10;ZrzFTmMXv9Qf2yWy9hNZaheYpMNiPj/PiVJJrtEmlOyY7NCH7wo6Fo2KI/2LRJHYrnwYQg8hsZaF&#10;m9aYeH7sJFlhb1QMMPZBadbWVHuWgJJI1JVBthX0e4WUyoZicDWiVsNxcZZTm0O9KSM1mgAjsqbC&#10;E/YIEAX4HnuAGeNjqkoam5LzvzU2JE8ZqTLYMCV3rQX8CMDQrcbKQ/yBpIGayNIz1Pt7ZAiDwr2T&#10;Ny3RvhI+3AskSdOfojENd7RoA33FYbQ4awB/f3Qe40lp5OWspxGpuP+1Eag4Mz8safBbcXoaZypt&#10;Ts/mM9rga8/za4/ddFdAv6mgB8HJZMb4YA6mRuieaJqXsSq5hJVUu+Iy4GFzFYbRpfdAquUyhdEc&#10;ORFWdu1kBI+sRlk97p4EulF7gUR7C4dxEuUbCQ6xMdPCchNAt0mfR15HvmkGk3DG9yIO+et9ijq+&#10;aos/AAAA//8DAFBLAwQUAAYACAAAACEA3OO53NsAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;wU7DMBBE70j8g7VI3KhTipoS4lSABIeiHiiVuDrxYkfE62C7bfh7lhOcRqMZzbx6PflBHDGmPpCC&#10;+awAgdQF05NVsH97ulqBSFmT0UMgVPCNCdbN+VmtKxNO9IrHXbaCRyhVWoHLeaykTJ1Dr9MsjEic&#10;fYTodWYbrTRRn3jcD/K6KJbS6574wekRHx12n7uDV9Dah+mWNnbj3XO2Yf/+sv3yUanLi+n+DkTG&#10;Kf+V4Ref0aFhpjYcyCQxKLhZlNxUsGLhuJyztgoWyxJkU8v/+M0PAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAKAas/VdAgAAHQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhANzjudzbAAAABgEAAA8AAAAAAAAAAAAAAAAAtwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00BE0794">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="0658A770" w14:textId="77777777" w:rsidTr="002C1ABC">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00BE0794" w14:paraId="04513DDA" w14:textId="77777777" w:rsidTr="00057708">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11208541" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1D6A9304" w14:textId="3BBE8892" w:rsidR="00BE0794" w:rsidRDefault="00BE0794" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7258" w:type="dxa"/>
+            <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27A4D74C" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="65E1F976" w14:textId="281C5FEF" w:rsidR="00BE0794" w:rsidRDefault="00BE0794" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Are there any convictions pending against you? If yes, give details:</w:t>
+            </w:r>
+            <w:r w:rsidR="001A08B1">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:noProof/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C96B954" w14:textId="198D5ABD" w:rsidR="0022569F" w:rsidRDefault="0022569F" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79E4396D" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...23 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+          <w:p w14:paraId="5D5079D2" w14:textId="061B1F00" w:rsidR="00BE0794" w:rsidRDefault="006F6384" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:noProof/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251700224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7055CE04" wp14:editId="0841340C">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>267970</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>68580</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="177800" cy="177800"/>
+                      <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1150118872" name="Rectangle 7"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="177800" cy="177800"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="5EC4E545" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:21.1pt;margin-top:5.4pt;width:14pt;height:14pt;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgGrP1XQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSpYGURKapATJMq&#10;QJSJZ+PYJJLj885u0+7X7+ykKQK0h2kvztl39935y3e+uNx1hm0V+hZsxYuTnDNlJdStfan4z8eb&#10;L+ec+SBsLQxYVfG98vxy8fnTRe9KNYMGTK2QEYj1Ze8q3oTgyizzslGd8CfglCWnBuxEoC2+ZDWK&#10;ntA7k83y/GvWA9YOQSrv6fR6cPJFwtdayXCntVeBmYpTbyGtmNbnuGaLC1G+oHBNK8c2xD900YnW&#10;UtEJ6loEwTbYvoPqWongQYcTCV0GWrdSpTvQbYr8zW3WjXAq3YXI8W6iyf8/WHm7Xbt7JBp650tP&#10;ZrzFTmMXv9Qf2yWy9hNZaheYpMNiPj/PiVJJrtEmlOyY7NCH7wo6Fo2KI/2LRJHYrnwYQg8hsZaF&#10;m9aYeH7sJFlhb1QMMPZBadbWVHuWgJJI1JVBthX0e4WUyoZicDWiVsNxcZZTm0O9KSM1mgAjsqbC&#10;E/YIEAX4HnuAGeNjqkoam5LzvzU2JE8ZqTLYMCV3rQX8CMDQrcbKQ/yBpIGayNIz1Pt7ZAiDwr2T&#10;Ny3RvhI+3AskSdOfojENd7RoA33FYbQ4awB/f3Qe40lp5OWspxGpuP+1Eag4Mz8safBbcXoaZypt&#10;Ts/mM9rga8/za4/ddFdAv6mgB8HJZMb4YA6mRuieaJqXsSq5hJVUu+Iy4GFzFYbRpfdAquUyhdEc&#10;ORFWdu1kBI+sRlk97p4EulF7gUR7C4dxEuUbCQ6xMdPCchNAt0mfR15HvmkGk3DG9yIO+et9ijq+&#10;aos/AAAA//8DAFBLAwQUAAYACAAAACEAfucBjNsAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7VI3KhNQBDSOBUgwaGIA6USVyfZ2hHxOthuG/6e5QTH2RnNvqlXsx/FAWMaAmm4&#10;XCgQSF3oB7Iatu9PFyWIlA31ZgyEGr4xwao5PalN1YcjveFhk63gEkqV0eByniopU+fQm7QIExJ7&#10;uxC9ySyjlX00Ry73oyyUupHeDMQfnJnw0WH3udl7Da19mO9obdfePWcbth8vr18+an1+Nt8vQWSc&#10;818YfvEZHRpmasOe+iRGDddFwUm+K17A/q1i3Wq4KkuQTS3/8zc/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAKAas/VdAgAAHQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAH7nAYzbAAAABwEAAA8AAAAAAAAAAAAAAAAAtwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00BE0794">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="437BFAFD" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...23 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+          <w:p w14:paraId="735E50DE" w14:textId="24A1C181" w:rsidR="00BE0794" w:rsidRDefault="001A08B1" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:noProof/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6695A3E2" wp14:editId="7D85051B">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>283845</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>59055</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="177800" cy="177800"/>
+                      <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1159063460" name="Rectangle 7"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="177800" cy="177800"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="15CC6D98" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:22.35pt;margin-top:4.65pt;width:14pt;height:14pt;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgGrP1XQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSpYGURKapATJMq&#10;QJSJZ+PYJJLj885u0+7X7+ykKQK0h2kvztl39935y3e+uNx1hm0V+hZsxYuTnDNlJdStfan4z8eb&#10;L+ec+SBsLQxYVfG98vxy8fnTRe9KNYMGTK2QEYj1Ze8q3oTgyizzslGd8CfglCWnBuxEoC2+ZDWK&#10;ntA7k83y/GvWA9YOQSrv6fR6cPJFwtdayXCntVeBmYpTbyGtmNbnuGaLC1G+oHBNK8c2xD900YnW&#10;UtEJ6loEwTbYvoPqWongQYcTCV0GWrdSpTvQbYr8zW3WjXAq3YXI8W6iyf8/WHm7Xbt7JBp650tP&#10;ZrzFTmMXv9Qf2yWy9hNZaheYpMNiPj/PiVJJrtEmlOyY7NCH7wo6Fo2KI/2LRJHYrnwYQg8hsZaF&#10;m9aYeH7sJFlhb1QMMPZBadbWVHuWgJJI1JVBthX0e4WUyoZicDWiVsNxcZZTm0O9KSM1mgAjsqbC&#10;E/YIEAX4HnuAGeNjqkoam5LzvzU2JE8ZqTLYMCV3rQX8CMDQrcbKQ/yBpIGayNIz1Pt7ZAiDwr2T&#10;Ny3RvhI+3AskSdOfojENd7RoA33FYbQ4awB/f3Qe40lp5OWspxGpuP+1Eag4Mz8safBbcXoaZypt&#10;Ts/mM9rga8/za4/ddFdAv6mgB8HJZMb4YA6mRuieaJqXsSq5hJVUu+Iy4GFzFYbRpfdAquUyhdEc&#10;ORFWdu1kBI+sRlk97p4EulF7gUR7C4dxEuUbCQ6xMdPCchNAt0mfR15HvmkGk3DG9yIO+et9ijq+&#10;aos/AAAA//8DAFBLAwQUAAYACAAAACEAyJOIQdsAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;wU7DMBBE70j8g7VI3KhDUxGaZlMBEhyKeqBU6tVJFjsiXgfbbcPfY05wHM3ozavWkx3EiXzoHSPc&#10;zjIQxK3retYI+/fnm3sQISru1OCYEL4pwLq+vKhU2bkzv9FpF7VIEA6lQjAxjqWUoTVkVZi5kTh1&#10;H85bFVP0WnZenRPcDnKeZXfSqp7Tg1EjPRlqP3dHi9Dox2nJG72x5iVqtz+8br+sR7y+mh5WICJN&#10;8W8Mv/pJHerk1Lgjd0EMCItFkZYIyxxEqot5ig1CXuQg60r+169/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAKAas/VdAgAAHQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAMiTiEHbAAAABgEAAA8AAAAAAAAAAAAAAAAAtwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00BE0794">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="0806CC74" w14:textId="77777777" w:rsidTr="002C1ABC">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00C419ED" w14:paraId="58794500" w14:textId="77777777" w:rsidTr="00057708">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="121C19E7" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="00E9E704" w14:textId="3F58EDF3" w:rsidR="00C419ED" w:rsidRDefault="00C419ED" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7258" w:type="dxa"/>
+            <w:tcW w:w="7797" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B1A7ED2" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...54 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="1C094861" w14:textId="544F2F05" w:rsidR="00C419ED" w:rsidRDefault="00C419ED" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Are there any issues the Registrar of Motor Vehicles</w:t>
+            </w:r>
+            <w:r w:rsidR="008475B2">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> should be aware of that’s relevant to you being considered fit and proper </w:t>
+            </w:r>
+            <w:r w:rsidR="008475B2">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(refer to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-              <w:r w:rsidRPr="00DD1613">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidR="008475B2" w:rsidRPr="000C7537">
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
-                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>www.transport.tas.gov.au</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00DD1613">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="008475B2">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA7BFB">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>or are</w:t>
+            </w:r>
+            <w:r w:rsidR="001849C1">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> you subject to any order issued by a court or tribunal? If yes, give details:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2850225A" w14:textId="51CADF86" w:rsidR="0022569F" w:rsidRPr="00CA7BFB" w:rsidRDefault="0022569F" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="272D5B88" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...23 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+          <w:p w14:paraId="25429C62" w14:textId="1F56BA40" w:rsidR="00C419ED" w:rsidRDefault="006F6384" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:noProof/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D85CCD2" wp14:editId="26319479">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>273685</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>80645</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="177800" cy="177800"/>
+                      <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1512747497" name="Rectangle 7"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="177800" cy="177800"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="2F9087AE" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:21.55pt;margin-top:6.35pt;width:14pt;height:14pt;z-index:251704320;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgGrP1XQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSpYGURKapATJMq&#10;QJSJZ+PYJJLj885u0+7X7+ykKQK0h2kvztl39935y3e+uNx1hm0V+hZsxYuTnDNlJdStfan4z8eb&#10;L+ec+SBsLQxYVfG98vxy8fnTRe9KNYMGTK2QEYj1Ze8q3oTgyizzslGd8CfglCWnBuxEoC2+ZDWK&#10;ntA7k83y/GvWA9YOQSrv6fR6cPJFwtdayXCntVeBmYpTbyGtmNbnuGaLC1G+oHBNK8c2xD900YnW&#10;UtEJ6loEwTbYvoPqWongQYcTCV0GWrdSpTvQbYr8zW3WjXAq3YXI8W6iyf8/WHm7Xbt7JBp650tP&#10;ZrzFTmMXv9Qf2yWy9hNZaheYpMNiPj/PiVJJrtEmlOyY7NCH7wo6Fo2KI/2LRJHYrnwYQg8hsZaF&#10;m9aYeH7sJFlhb1QMMPZBadbWVHuWgJJI1JVBthX0e4WUyoZicDWiVsNxcZZTm0O9KSM1mgAjsqbC&#10;E/YIEAX4HnuAGeNjqkoam5LzvzU2JE8ZqTLYMCV3rQX8CMDQrcbKQ/yBpIGayNIz1Pt7ZAiDwr2T&#10;Ny3RvhI+3AskSdOfojENd7RoA33FYbQ4awB/f3Qe40lp5OWspxGpuP+1Eag4Mz8safBbcXoaZypt&#10;Ts/mM9rga8/za4/ddFdAv6mgB8HJZMb4YA6mRuieaJqXsSq5hJVUu+Iy4GFzFYbRpfdAquUyhdEc&#10;ORFWdu1kBI+sRlk97p4EulF7gUR7C4dxEuUbCQ6xMdPCchNAt0mfR15HvmkGk3DG9yIO+et9ijq+&#10;aos/AAAA//8DAFBLAwQUAAYACAAAACEAPrEDUtkAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;zU7DMBCE70i8g7VI3KiTggiEOBUgwaGoB0olrk682BHxOthuG96e5QTH+dHM16xmP4oDxjQEUlAu&#10;ChBIfTADWQW7t6eLGxApazJ6DIQKvjHBqj09aXRtwpFe8bDNVvAIpVorcDlPtZSpd+h1WoQJibOP&#10;EL3OLKOVJuojj/tRLoviWno9ED84PeGjw/5zu/cKOvsw39Larr17zjbs3l82Xz4qdX4239+ByDjn&#10;vzL84jM6tMzUhT2ZJEYFV5clN9lfViA4r0rWHftFBbJt5H/+9gcAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCgGrP1XQIAAB0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQA+sQNS2QAAAAcBAAAPAAAAAAAAAAAAAAAAALcEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="001849C1">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="121D45AE" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...23 lines deleted...]
-              <w:sym w:font="Wingdings" w:char="F0A8"/>
+          <w:p w14:paraId="077617BC" w14:textId="5A1324DD" w:rsidR="00C419ED" w:rsidRDefault="006F6384" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:noProof/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251706368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="291DA374" wp14:editId="2B7A10FF">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>277495</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>67945</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="177800" cy="177800"/>
+                      <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1488574594" name="Rectangle 7"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="177800" cy="177800"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="15000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="766A1041" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:21.85pt;margin-top:5.35pt;width:14pt;height:14pt;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgGrP1XQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSSpYGURKapATJMq&#10;QJSJZ+PYJJLj885u0+7X7+ykKQK0h2kvztl39935y3e+uNx1hm0V+hZsxYuTnDNlJdStfan4z8eb&#10;L+ec+SBsLQxYVfG98vxy8fnTRe9KNYMGTK2QEYj1Ze8q3oTgyizzslGd8CfglCWnBuxEoC2+ZDWK&#10;ntA7k83y/GvWA9YOQSrv6fR6cPJFwtdayXCntVeBmYpTbyGtmNbnuGaLC1G+oHBNK8c2xD900YnW&#10;UtEJ6loEwTbYvoPqWongQYcTCV0GWrdSpTvQbYr8zW3WjXAq3YXI8W6iyf8/WHm7Xbt7JBp650tP&#10;ZrzFTmMXv9Qf2yWy9hNZaheYpMNiPj/PiVJJrtEmlOyY7NCH7wo6Fo2KI/2LRJHYrnwYQg8hsZaF&#10;m9aYeH7sJFlhb1QMMPZBadbWVHuWgJJI1JVBthX0e4WUyoZicDWiVsNxcZZTm0O9KSM1mgAjsqbC&#10;E/YIEAX4HnuAGeNjqkoam5LzvzU2JE8ZqTLYMCV3rQX8CMDQrcbKQ/yBpIGayNIz1Pt7ZAiDwr2T&#10;Ny3RvhI+3AskSdOfojENd7RoA33FYbQ4awB/f3Qe40lp5OWspxGpuP+1Eag4Mz8safBbcXoaZypt&#10;Ts/mM9rga8/za4/ddFdAv6mgB8HJZMb4YA6mRuieaJqXsSq5hJVUu+Iy4GFzFYbRpfdAquUyhdEc&#10;ORFWdu1kBI+sRlk97p4EulF7gUR7C4dxEuUbCQ6xMdPCchNAt0mfR15HvmkGk3DG9yIO+et9ijq+&#10;aos/AAAA//8DAFBLAwQUAAYACAAAACEAIyPvotsAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;wU7DMBBE70j8g7VI3KhTikhJ41SABIciDpRKXJ14a0fE62C7bfh7lhOcRrMzmn31evKDOGJMfSAF&#10;81kBAqkLpierYPf+dLUEkbImo4dAqOAbE6yb87NaVyac6A2P22wFj1CqtAKX81hJmTqHXqdZGJE4&#10;24fodWYbrTRRn3jcD/K6KG6l1z3xB6dHfHTYfW4PXkFrH6Y72tiNd8/Zht3Hy+uXj0pdXkz3KxAZ&#10;p/xXhl98RoeGmdpwIJPEoOBmUXKT7wUr5+WctVWwWJYgm1r+529+AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAKAas/VdAgAAHQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhACMj76LbAAAABwEAAA8AAAAAAAAAAAAAAAAAtwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="001849C1">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07DE2003" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...1 lines deleted...]
-        <w:ind w:firstLine="1134"/>
+    <w:p w14:paraId="20F2DA77" w14:textId="77777777" w:rsidR="00CA65F7" w:rsidRDefault="00CA65F7" w:rsidP="00CA65F7">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F7ECA76" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="00DD1613">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10648"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006F7C29" w14:paraId="79422F9E" w14:textId="77777777" w:rsidTr="002E79F7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10648" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3684A0" w14:textId="77777777" w:rsidR="006F7C29" w:rsidRDefault="006F7C29" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F7C29">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E79F7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+              </w:rPr>
+              <w:t>Visa (if applicable)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3153DC96" w14:textId="00B3CBD8" w:rsidR="00766769" w:rsidRPr="00766769" w:rsidRDefault="00F34753" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:color w:val="156082" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F34753">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+              </w:rPr>
+              <w:t>Please supply the details, including the permit number of your Work Visa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> issued in Australia. Refer to the Guidelines for further information.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7C29" w14:paraId="0D6C9313" w14:textId="77777777" w:rsidTr="006F7C29">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6835A424" w14:textId="77777777" w:rsidR="006F7C29" w:rsidRDefault="006F7C29" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:color w:val="156082" w:themeColor="accent1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70867866" w14:textId="1C88F0AB" w:rsidR="004D4EA0" w:rsidRPr="004D4EA0" w:rsidRDefault="004D4EA0" w:rsidP="004D4EA0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:color w:val="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D4EA0">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:color w:val="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Provide details here</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B29CB63" w14:textId="77777777" w:rsidR="004D4EA0" w:rsidRDefault="004D4EA0" w:rsidP="00CA65F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:color w:val="156082" w:themeColor="accent1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="18EC065F" w14:textId="77777777" w:rsidR="006F7C29" w:rsidRDefault="006F7C29" w:rsidP="00CA65F7">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-          <w:b/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A74042F" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
+    <w:p w14:paraId="5B8F91C9" w14:textId="77777777" w:rsidR="00614542" w:rsidRDefault="00614542" w:rsidP="00CA65F7">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FD16ECB" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="000D7445">
-[...5 lines deleted...]
-        <w:ind w:left="-142" w:right="-142"/>
+    <w:p w14:paraId="6E1A3B2A" w14:textId="77777777" w:rsidR="00614542" w:rsidRDefault="00614542" w:rsidP="00CA65F7">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="6"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD1613">
+    </w:p>
+    <w:p w14:paraId="22C07A2C" w14:textId="77777777" w:rsidR="00614542" w:rsidRDefault="00614542" w:rsidP="00CA65F7">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:tab/>
-[...15 lines deleted...]
-        </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid82"/>
-[...10 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10065"/>
+        <w:gridCol w:w="10648"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="76B9B37B" w14:textId="77777777" w:rsidTr="002A19F4">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="005845C7" w:rsidRPr="00766769" w14:paraId="0DB4DB43" w14:textId="77777777" w:rsidTr="00652960">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:tcW w:w="10648" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
-          <w:p w14:paraId="20BEE6AD" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="1B814B4D" w14:textId="40B9F519" w:rsidR="005845C7" w:rsidRDefault="005845C7" w:rsidP="00652960">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Supporting Information (if applicable)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A327B66" w14:textId="53A60905" w:rsidR="005845C7" w:rsidRPr="00766769" w:rsidRDefault="00614542" w:rsidP="00652960">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:color w:val="156082" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Please supply the details, including the permit number of your Work Visa issued in Australia.  Refer to the Guidelines for further information. </w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+              </w:rPr>
+              <w:t>If you have answered YES to Questions</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF2EA7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1, 2, 4, 5 and 6 under Driving history/Conviction details then you must provide a statement outlining why you should be issued with a Public Passenger Vehicle</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB3E84">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> licence. You should also provide other documents to support your application (e.g. character reference). Please attach a separate sheet if the space provided is insufficient. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="7CC00458" w14:textId="77777777" w:rsidTr="002A19F4">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="005845C7" w14:paraId="7515B685" w14:textId="77777777" w:rsidTr="00652960">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="10648" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D276E51" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...2 lines deleted...]
-              <w:ind w:left="34"/>
+          <w:p w14:paraId="6E4C5FB2" w14:textId="77777777" w:rsidR="005845C7" w:rsidRDefault="005845C7" w:rsidP="00652960">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:color w:val="156082" w:themeColor="accent1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42021B20" w14:textId="77777777" w:rsidR="00454100" w:rsidRDefault="00454100" w:rsidP="00652960">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:color w:val="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14095D03" w14:textId="77777777" w:rsidR="00454100" w:rsidRDefault="00454100" w:rsidP="00652960">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:color w:val="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03001F03" w14:textId="65D769F9" w:rsidR="005845C7" w:rsidRPr="004D4EA0" w:rsidRDefault="005845C7" w:rsidP="00652960">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:color w:val="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D4EA0">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:color w:val="D1D1D1" w:themeColor="background2" w:themeShade="E6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Provide details here</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...23 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:p w14:paraId="6AB89D89" w14:textId="77777777" w:rsidR="005845C7" w:rsidRDefault="005845C7" w:rsidP="00652960">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:color w:val="156082" w:themeColor="accent1"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="20"/>
-[...6 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="274F9446" w14:textId="77777777" w:rsidR="00454100" w:rsidRDefault="00454100" w:rsidP="00652960">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:color w:val="156082" w:themeColor="accent1"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="20"/>
-[...10 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F7AE2EE" w14:textId="77777777" w:rsidR="00454100" w:rsidRDefault="00454100" w:rsidP="00652960">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:color w:val="156082" w:themeColor="accent1"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="20"/>
-[...35 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12A2084D" w14:textId="77777777" w:rsidR="00454100" w:rsidRDefault="00454100" w:rsidP="00652960">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:color w:val="156082" w:themeColor="accent1"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="20"/>
-[...50 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47D4FF06" w14:textId="77777777" w:rsidR="00454100" w:rsidRDefault="00454100" w:rsidP="00652960">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:color w:val="156082" w:themeColor="accent1"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36B26692" w14:textId="77777777" w:rsidR="00454100" w:rsidRDefault="00454100" w:rsidP="00652960">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:color w:val="156082" w:themeColor="accent1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C2AB347" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
+    <w:p w14:paraId="6D9B93F6" w14:textId="77777777" w:rsidR="006F7C29" w:rsidRDefault="006F7C29" w:rsidP="00CA65F7">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid1"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-431" w:type="dxa"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10065"/>
+        <w:gridCol w:w="10648"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="19C4B344" w14:textId="77777777" w:rsidTr="002A19F4">
+      <w:tr w:rsidR="00454100" w:rsidRPr="00766769" w14:paraId="57EA0486" w14:textId="77777777" w:rsidTr="00652960">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:tcW w:w="10648" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
           </w:tcPr>
-          <w:p w14:paraId="2D2C5BA6" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...160 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="36DBD4F4" w14:textId="2BA76616" w:rsidR="00454100" w:rsidRDefault="00736605" w:rsidP="00652960">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Date:                          </w:t>
-            </w:r>
+              <w:t>Signature and Declaration</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A8553BB" w14:textId="0A6DCC7E" w:rsidR="00454100" w:rsidRPr="00766769" w:rsidRDefault="00454100" w:rsidP="00652960">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:color w:val="156082" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w14:paraId="70F012F4" w14:textId="77777777" w:rsidTr="002A19F4">
+      <w:tr w:rsidR="00454100" w14:paraId="1E9B46B4" w14:textId="77777777" w:rsidTr="00652960">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
+            <w:tcW w:w="10648" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27F83383" w14:textId="77777777" w:rsidR="002C1ABC" w:rsidRPr="00DD1613" w:rsidRDefault="002C1ABC" w:rsidP="002C1ABC">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="109B779B" w14:textId="77777777" w:rsidR="00250F96" w:rsidRDefault="00736605" w:rsidP="00250F96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>I (please print full name)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="230DA39E" w14:textId="1C20E790" w:rsidR="00454100" w:rsidRDefault="00250F96" w:rsidP="00250F96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:noProof/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251707392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70895D8F" wp14:editId="5CF6CC88">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>6466205</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>87630</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="19050" cy="19050"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="2119864237" name="Straight Connector 11"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="19050" cy="19050"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="line">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:line w14:anchorId="664414A3" id="Straight Connector 11" o:spid="_x0000_s1026" style="position:absolute;z-index:251707392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="509.15pt,6.9pt" to="510.65pt,8.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBC0LlRmgEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QrgSBqug+72n1B&#10;sOLyAV5n3FiyPdbYNOnfM3baFAESAvHi+DLnzJwzk93t7J04AiWLoZfbTSsFBI2DDYdefv3y8Oqt&#10;FCmrMCiHAXp5giRv9y9f7KbYwQ2O6AYgwSQhdVPs5Zhz7Jom6RG8ShuMEPjRIHmV+UiHZiA1Mbt3&#10;zU3bvmkmpCESakiJb++XR7mv/MaAzh+NSZCF6yXXlutKdX0ua7Pfqe5AKo5Wn8tQ/1CFVzZw0pXq&#10;XmUlvpH9hcpbTZjQ5I1G36AxVkPVwGq27U9qPo8qQtXC5qS42pT+H63+cLwLT8Q2TDF1KT5RUTEb&#10;8uXL9Ym5mnVazYI5C82X23fta3ZU88uyZY7mCo2U8iOgF2XTS2dDUaI6dXyf8hJ6CWHcNXnd5ZOD&#10;EuzCJzDCDiVdRde5gDtH4qi4o0prCHlbusipa3SBGevcCmz/DDzHFyjUmfkb8IqomTHkFextQPpd&#10;9jxfSjZL/MWBRXex4BmHU21LtYabXxWeB7VM14/nCr/+TvvvAAAA//8DAFBLAwQUAAYACAAAACEA&#10;Bj9dCN8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExP0UrDQBB8F/yHYwXf7F1SKCHmUkpBrAUp&#10;VqE+XnNrEs3thdy1Sf/e7ZO+zewMszPFcnKdOOMQWk8akpkCgVR521Kt4eP96SEDEaIhazpPqOGC&#10;AZbl7U1hcutHesPzPtaCQyjkRkMTY59LGaoGnQkz3yOx9uUHZyLToZZ2MCOHu06mSi2kMy3xh8b0&#10;uG6w+tmfnIbXYbNZr7aXb9p9uvGQbg+7l+lZ6/u7afUIIuIU/8xwrc/VoeROR38iG0THXCXZnL2M&#10;5rzh6lBpwpcjo0UGsizk/w3lLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBC0LlRmgEA&#10;AJYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAGP10I&#10;3wAAAAsBAAAPAAAAAAAAAAAAAAAAAPQDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" strokecolor="#156082 [3204]" strokeweight=".5pt">
+                      <v:stroke joinstyle="miter"/>
+                    </v:line>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A43961E" w14:textId="77777777" w:rsidR="00250F96" w:rsidRDefault="00250F96" w:rsidP="00250F96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24320CDE" w14:textId="2CAA7D58" w:rsidR="00250F96" w:rsidRDefault="00250F96" w:rsidP="00250F96">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>of (address)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14044348" w14:textId="34CC7E83" w:rsidR="00454100" w:rsidRDefault="00250F96" w:rsidP="00B5395E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:noProof/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251709440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58DB5553" wp14:editId="71652CF0">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>6466205</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>87630</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="19050" cy="19050"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1765711378" name="Straight Connector 11"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="19050" cy="19050"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="line">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:line w14:anchorId="370FCD5A" id="Straight Connector 11" o:spid="_x0000_s1026" style="position:absolute;z-index:251709440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="509.15pt,6.9pt" to="510.65pt,8.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBC0LlRmgEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QrgSBqug+72n1B&#10;sOLyAV5n3FiyPdbYNOnfM3baFAESAvHi+DLnzJwzk93t7J04AiWLoZfbTSsFBI2DDYdefv3y8Oqt&#10;FCmrMCiHAXp5giRv9y9f7KbYwQ2O6AYgwSQhdVPs5Zhz7Jom6RG8ShuMEPjRIHmV+UiHZiA1Mbt3&#10;zU3bvmkmpCESakiJb++XR7mv/MaAzh+NSZCF6yXXlutKdX0ua7Pfqe5AKo5Wn8tQ/1CFVzZw0pXq&#10;XmUlvpH9hcpbTZjQ5I1G36AxVkPVwGq27U9qPo8qQtXC5qS42pT+H63+cLwLT8Q2TDF1KT5RUTEb&#10;8uXL9Ym5mnVazYI5C82X23fta3ZU88uyZY7mCo2U8iOgF2XTS2dDUaI6dXyf8hJ6CWHcNXnd5ZOD&#10;EuzCJzDCDiVdRde5gDtH4qi4o0prCHlbusipa3SBGevcCmz/DDzHFyjUmfkb8IqomTHkFextQPpd&#10;9jxfSjZL/MWBRXex4BmHU21LtYabXxWeB7VM14/nCr/+TvvvAAAA//8DAFBLAwQUAAYACAAAACEA&#10;Bj9dCN8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExP0UrDQBB8F/yHYwXf7F1SKCHmUkpBrAUp&#10;VqE+XnNrEs3thdy1Sf/e7ZO+zewMszPFcnKdOOMQWk8akpkCgVR521Kt4eP96SEDEaIhazpPqOGC&#10;AZbl7U1hcutHesPzPtaCQyjkRkMTY59LGaoGnQkz3yOx9uUHZyLToZZ2MCOHu06mSi2kMy3xh8b0&#10;uG6w+tmfnIbXYbNZr7aXb9p9uvGQbg+7l+lZ6/u7afUIIuIU/8xwrc/VoeROR38iG0THXCXZnL2M&#10;5rzh6lBpwpcjo0UGsizk/w3lLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBC0LlRmgEA&#10;AJYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAGP10I&#10;3wAAAAsBAAAPAAAAAAAAAAAAAAAAAPQDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" strokecolor="#156082 [3204]" strokeweight=".5pt">
+                      <v:stroke joinstyle="miter"/>
+                    </v:line>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="341D9489" w14:textId="77777777" w:rsidR="00B5395E" w:rsidRDefault="00B5395E" w:rsidP="00B5395E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16F6F10E" w14:textId="450AE1DB" w:rsidR="00B5395E" w:rsidRDefault="00B5395E" w:rsidP="00B5395E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40676B8C" w14:textId="10D206AC" w:rsidR="000D72FE" w:rsidRDefault="000D72FE" w:rsidP="00B5395E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AAA4338" w14:textId="2BEC6C45" w:rsidR="000D72FE" w:rsidRDefault="000D72FE" w:rsidP="00B5395E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Declare that the information I have provided </w:t>
+            </w:r>
+            <w:r w:rsidR="00F906E7">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">on this application is true to the best of my knowledge and belief. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EB1821E" w14:textId="73D92385" w:rsidR="00F906E7" w:rsidRDefault="00F906E7" w:rsidP="00B5395E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>I also consent to the Registrar of Motor Vehicles obtaining any additional information and national and local criminal checks from the Department of Police and Emergency Management and interstate authorities as part of this application and during the currency of the licence.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39191E79" w14:textId="77777777" w:rsidR="00A03BB9" w:rsidRDefault="00A03BB9" w:rsidP="00B5395E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EDDF42E" w14:textId="35027EB3" w:rsidR="00A03BB9" w:rsidRPr="00A03BB9" w:rsidRDefault="00A03BB9" w:rsidP="00B5395E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                 <w:b/>
-                <w:color w:val="ED7D31" w:themeColor="accent2"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signature of applicant: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>……………………………………………………………………………………………………</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D781909" w14:textId="77777777" w:rsidR="00A03BB9" w:rsidRDefault="00A03BB9" w:rsidP="00B5395E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C1BC9F1" w14:textId="7DC977B6" w:rsidR="00A03BB9" w:rsidRDefault="00A03BB9" w:rsidP="00B5395E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>…………………/……………………/…………………..</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="275127AB" w14:textId="76FFEC28" w:rsidR="00E52F61" w:rsidRDefault="00E52F61" w:rsidP="00B5395E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3679B56C" w14:textId="3B898871" w:rsidR="00E52F61" w:rsidRDefault="00E52F61" w:rsidP="00B5395E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Warning</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD1613">
-[...24 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FDB1A99" w14:textId="19410A4C" w:rsidR="00E52F61" w:rsidRPr="00E52F61" w:rsidRDefault="00E52F61" w:rsidP="00B5395E">
+            <w:r>
+              <w:t>Penalty for dishonestly providing</w:t>
+            </w:r>
+            <w:r w:rsidR="0082146B">
+              <w:t xml:space="preserve"> false or misleading information – Maximum $4000 and/or imprisonment for up to 6 months for a first offence. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="460A924C" w14:textId="77777777" w:rsidR="00454100" w:rsidRDefault="00454100" w:rsidP="00652960">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                <w:color w:val="156082" w:themeColor="accent1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="451419F2" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00FB0731">
+    <w:p w14:paraId="56B9F43E" w14:textId="77777777" w:rsidR="00454100" w:rsidRDefault="00454100" w:rsidP="00CA65F7">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="10"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="156082" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E4D01A6" w14:textId="77777777" w:rsidR="000D7445" w:rsidRPr="00DD1613" w:rsidRDefault="000D7445" w:rsidP="000D7445">
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="677A7E85" w14:textId="77777777" w:rsidR="000C506B" w:rsidRPr="00126B25" w:rsidRDefault="000C506B" w:rsidP="000C506B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00126B25">
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>Personal Information Protection Statement</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6B452946" w14:textId="77777777" w:rsidR="008258C1" w:rsidRPr="00DD1613" w:rsidRDefault="008258C1" w:rsidP="008258C1">
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="6154A1C9" w14:textId="77777777" w:rsidR="000C506B" w:rsidRDefault="000C506B" w:rsidP="000C506B">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="12"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD1613">
+      <w:r w:rsidRPr="00126B25">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...19 lines deleted...]
-          <w:szCs w:val="12"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">You are providing personal information to the Registrar of Motor Vehicles, who will manage that information in accordance with the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD1613">
+      <w:r w:rsidRPr="00126B25">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="12"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>Personal Information Protection Act 2004</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DD1613">
+        <w:t xml:space="preserve">Personal Information Protection Act 2004 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00126B25">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="12"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and relevant provisions of the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DD1613">
+        <w:t xml:space="preserve">and relevant provisions of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00126B25">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="12"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Vehicle and Traffic Act 1999</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD1613">
+      <w:r w:rsidRPr="00126B25">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="12"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  The personal information collected here will be used by the Registrar of Motor Vehicles for driver licensing and vehicle registration purposes, and related purposes under the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DD1613">
+        <w:t xml:space="preserve">.The personal information collected here will be used by the Registrar of Motor Vehicles for driver licensing and vehicle registration purposes, and related purposes under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00126B25">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="12"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>Vehicle and Traffic Act 1999</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DD1613">
+        <w:t xml:space="preserve">Vehicle and Traffic Act 1999 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00126B25">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="12"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and associated laws, including for national identity matching and verification purposes. Failure to provide this information may result in your application not being processed, or records not being properly maintained. The Registrar of Motor Vehicles may also use the information for related purposes, or disclose it to third parties in circumstances allowed for by law. You have the right to access your personal information by request to the Registrar of Motor Vehicles and you may be charged a fee for this service.</w:t>
+        <w:t xml:space="preserve">and associated laws, including for national identity matching and verification purposes. Failure to provide this information may result in your application not being processed, or records not being properly maintained. The Registrar of Motor Vehicles may also use the information for related </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00126B25">
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>purposes, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00126B25">
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disclose it to third parties in circumstances allowed for by law. You have the right to access your personal information by request to the Registrar of Motor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00126B25">
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>Vehicles</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00126B25">
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and you may be charged a fee for this servi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>ce.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574D58E4" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidRDefault="00FB0731" w:rsidP="00DD1613">
-[...1 lines deleted...]
-        <w:ind w:left="6708" w:right="926" w:firstLine="492"/>
+    <w:p w14:paraId="5541DC82" w14:textId="77777777" w:rsidR="00CA615C" w:rsidRDefault="00CA615C" w:rsidP="000C506B">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD1613">
+    </w:p>
+    <w:p w14:paraId="76CD3800" w14:textId="77777777" w:rsidR="00CA615C" w:rsidRDefault="00CA615C" w:rsidP="000C506B">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="18"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>Application Page 2 of 2</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00FB0731" w:rsidRPr="00DD1613" w:rsidSect="008258C1">
-[...2 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:sectPr w:rsidR="00CA615C" w:rsidSect="0070248C">
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="244" w:bottom="1276" w:left="1276" w:header="567" w:footer="2991" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="624" w:bottom="709" w:left="624" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="625E7BF9" w14:textId="77777777" w:rsidR="00574EBE" w:rsidRDefault="00574EBE" w:rsidP="00FB0731">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5E79E38D" w14:textId="77777777" w:rsidR="00591D27" w:rsidRDefault="00591D27" w:rsidP="002B369B">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="317F5F4A" w14:textId="77777777" w:rsidR="00574EBE" w:rsidRDefault="00574EBE" w:rsidP="00FB0731">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0C85B85D" w14:textId="77777777" w:rsidR="00591D27" w:rsidRDefault="00591D27" w:rsidP="002B369B">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Gill Sans MT">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="GillSans Light">
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Gill Sans Std Light">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="48DE6978" w14:textId="77777777" w:rsidR="000D7445" w:rsidRDefault="000D7445" w:rsidP="000D7445">
+  <w:p w14:paraId="4350292F" w14:textId="3264A7E5" w:rsidR="00CA615C" w:rsidRDefault="00C25E9A" w:rsidP="00C25E9A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:ind w:right="991"/>
-      <w:jc w:val="right"/>
+      <w:jc w:val="center"/>
     </w:pPr>
+    <w:r w:rsidRPr="005304C7">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+      <w:t>OFFICIAL: Sensitive</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B6A569B" w14:textId="77777777" w:rsidR="000D7445" w:rsidRDefault="000D7445" w:rsidP="000D7445">
+  <w:p w14:paraId="02EFF946" w14:textId="097255E7" w:rsidR="00CA615C" w:rsidRDefault="00C25E9A" w:rsidP="00C25E9A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:ind w:right="991"/>
-      <w:jc w:val="right"/>
+      <w:jc w:val="center"/>
     </w:pPr>
+    <w:r w:rsidRPr="005304C7">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+      <w:t>OFFICIAL: Sensitive</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="65A86BA1" w14:textId="77777777" w:rsidR="000D7445" w:rsidRDefault="000D7445" w:rsidP="000D7445">
-[...11 lines deleted...]
-  <w:p w14:paraId="34FB919A" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRPr="000D7445" w:rsidRDefault="00FB0731" w:rsidP="000D7445">
+  <w:p w14:paraId="3EF518C5" w14:textId="633AE47A" w:rsidR="00C77F2B" w:rsidRDefault="00C77F2B" w:rsidP="00C77F2B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-  </w:p>
-[...28 lines deleted...]
-        <w:rFonts w:ascii="Gill Sans Std Light" w:hAnsi="Gill Sans Std Light" w:cs="Arial"/>
+    <w:r w:rsidRPr="002B369B">
+      <w:rPr>
         <w:b/>
-        <w:sz w:val="12"/>
-[...2 lines deleted...]
-      <w:t>PERSONAL INFORMATION PROTECTION STATEMENT</w:t>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>Building Tasmania</w:t>
     </w:r>
-    <w:r w:rsidR="00A068A7">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Gill Sans Std Light" w:hAnsi="Gill Sans Std Light" w:cs="Arial"/>
+    <w:r w:rsidRPr="002B369B">
+      <w:rPr>
         <w:b/>
-        <w:sz w:val="12"/>
-[...115 lines deleted...]
-        <w:sz w:val="18"/>
+        <w:bCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="000D7445">
-[...4 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                           </w:t>
+    </w:r>
+    <w:r w:rsidRPr="005304C7">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+      <w:t>OFFICIAL: Sensitive</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                     </w:t>
+    </w:r>
+    <w:r w:rsidRPr="002B369B">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>MR</w:t>
+    </w:r>
+    <w:r w:rsidR="005E5C4F">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>92</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 07/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19A09037" w14:textId="77777777" w:rsidR="00574EBE" w:rsidRDefault="00574EBE" w:rsidP="00FB0731">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="125739FE" w14:textId="77777777" w:rsidR="00591D27" w:rsidRDefault="00591D27" w:rsidP="002B369B">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A7BADAA" w14:textId="77777777" w:rsidR="00574EBE" w:rsidRDefault="00574EBE" w:rsidP="00FB0731">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5A8FD33A" w14:textId="77777777" w:rsidR="00591D27" w:rsidRDefault="00591D27" w:rsidP="002B369B">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7908E266" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRDefault="000A4F12" w:rsidP="00E95DF0">
+  <w:p w14:paraId="1B281A31" w14:textId="01CD0C7C" w:rsidR="00CA615C" w:rsidRDefault="00C25E9A" w:rsidP="00C25E9A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:tabs>
-[...3 lines deleted...]
-      </w:tabs>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="005304C7">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+      <w:t>OFFICIAL: Sensitive</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F2C566F" w14:textId="12FCDB36" w:rsidR="00C25E9A" w:rsidRDefault="00C25E9A" w:rsidP="00C25E9A">
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="005304C7">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+      <w:t>OFFICIAL: Sensitive</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="34B3DD9D" w14:textId="066516E7" w:rsidR="0080767F" w:rsidRDefault="0070248C" w:rsidP="0080767F">
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="008D37C0">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46ABE2FD" wp14:editId="4B2FD20F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56E3A6FC" wp14:editId="7E103422">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-886823</wp:posOffset>
+            <wp:posOffset>-212089</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-508950</wp:posOffset>
+            <wp:posOffset>-66040</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7561580" cy="10694035"/>
-          <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+          <wp:extent cx="1073150" cy="424364"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="4" name="Picture 4"/>
+          <wp:docPr id="603404407" name="Picture 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Block Blue Header.jpg"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1084229" cy="428745"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="0080767F">
+      <w:rPr>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t>Ancillary Certificate to Drive a Public Passenger Vehicle</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7349AC45" w14:textId="1162BBC3" w:rsidR="0080767F" w:rsidRPr="00C77F2B" w:rsidRDefault="0080767F" w:rsidP="0080767F">
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t>Guidelines and Application Form</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2577A359" w14:textId="77777777" w:rsidR="0080767F" w:rsidRDefault="0080767F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="366DB42A" w14:textId="77777777" w:rsidR="00C77F2B" w:rsidRDefault="00C77F2B" w:rsidP="00C77F2B">
+    <w:pPr>
+      <w:spacing w:before="120" w:after="240"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E3FB9B3" wp14:editId="4BC0FE77">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>40005</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>291465</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1223645" cy="442595"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1403443435" name="Picture 2" descr="A black and white logo&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1011778542" name="Picture 2" descr="A black and white logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7561580" cy="10694035"/>
+                    <a:ext cx="1223645" cy="442595"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="005304C7">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
-[...177 lines deleted...]
-      <w:tab/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+      <w:t>OFFICIAL: Sensitive</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="64E24C07" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRDefault="000A4F12" w:rsidP="000A4F12">
+  <w:p w14:paraId="099FE2D7" w14:textId="1576331D" w:rsidR="00C77F2B" w:rsidRDefault="005E5C4F" w:rsidP="005E5C4F">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-[...4 lines deleted...]
-      </w:tabs>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
-      <w:tab/>
+      <w:rPr>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t>Ancillary Certificate to Drive a Public Passenger Vehicle</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="588B94D0" w14:textId="77777777" w:rsidR="00FB0731" w:rsidRDefault="00F77580" w:rsidP="00F77580">
+  <w:p w14:paraId="22844B60" w14:textId="665E7CD8" w:rsidR="005E5C4F" w:rsidRPr="00C77F2B" w:rsidRDefault="005E5C4F" w:rsidP="005E5C4F">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
-      <w:tab/>
+      <w:rPr>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+      </w:rPr>
+      <w:t>Guidelines and Application Form</w:t>
     </w:r>
-  </w:p>
-[...43 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04F97B57"/>
+    <w:nsid w:val="8216F9F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="07EC4CB4"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="BBBBDDAD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="C52615B6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BA74688"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="29725328"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
@@ -7529,67 +7303,169 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="058203E4"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C9F3C1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CD780148"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographDigital"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DC24E59"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographDigital"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F82314E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8648F1C6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -7642,290 +7518,290 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B561491"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DAD2762"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4030E56A"/>
-    <w:lvl w:ilvl="0" w:tplc="BA42188E">
+    <w:tmpl w:val="3C7CBA40"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Gill Sans MT" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gill Sans MT" w:cstheme="minorBidi" w:hint="default"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1931" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2651" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3371" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4091" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4811" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5531" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6251" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6971" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C727FD0"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="255B41D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5FB6590C"/>
+    <w:tmpl w:val="4BA2FF9C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="698" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1418" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2138" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2858" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3578" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4298" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5018" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5738" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6458" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D6D587D"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="298D3262"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F6942B8E"/>
-    <w:lvl w:ilvl="0" w:tplc="64B4CE8C">
+    <w:tmpl w:val="391E838A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -7981,369 +7857,355 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="312E5E02"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B0F0F2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6B806D6A"/>
-[...113 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="31F0352C">
+    <w:tmpl w:val="EB8AC68C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1377" w:hanging="384"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2073" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2793" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3513" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4233" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4953" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5673" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6393" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7113" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31CF2270"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="338376E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D444EE3A"/>
+    <w:tmpl w:val="E0164182"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1996" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2716" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3436" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4156" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4876" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5596" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6316" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7036" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7756" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39D42C4B"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33F36C30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D272E464"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34AB4F36"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37AA357F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="32BCDE48"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
@@ -8409,1025 +8271,1054 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="428D68AB"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42D76E97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7172AFCE"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="E2A09DF0"/>
+    <w:lvl w:ilvl="0" w:tplc="C27CACE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bulletpoints"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:u w:color="071320" w:themeColor="text2" w:themeShade="80"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A057644"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C0C828A4"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="615C5DFB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C86A36E4"/>
+    <w:lvl w:ilvl="0" w:tplc="41A2593C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="630C1079"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4844A8FE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="2DCE9664">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6998D330"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...66 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...338 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="2122651646">
+  <w:num w:numId="1" w16cid:durableId="956639321">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1696156028">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1941989035">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1190527934">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1467549475">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="157113497">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="687374130">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1083145978">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="8" w16cid:durableId="1104544436">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1969116552">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="9" w16cid:durableId="1540779968">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1645163986">
+  <w:num w:numId="10" w16cid:durableId="1679310950">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1619411111">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1649434187">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="132448962">
+  <w:num w:numId="13" w16cid:durableId="1562443969">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1535384845">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="856624217">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="15" w16cid:durableId="1388187102">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="558977333">
+  <w:num w:numId="16" w16cid:durableId="905528753">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="798451913">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="65688291">
-[...14 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="1514563564">
+  <w:num w:numId="18" w16cid:durableId="2126119408">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1431780388">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="19" w16cid:durableId="1337878603">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="999432488">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="20" w16cid:durableId="1101681543">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FB0731"/>
-[...56 lines deleted...]
-    <w:rsid w:val="00FB0731"/>
+    <w:rsidRoot w:val="002B369B"/>
+    <w:rsid w:val="00001F03"/>
+    <w:rsid w:val="00014591"/>
+    <w:rsid w:val="00023139"/>
+    <w:rsid w:val="00033EE3"/>
+    <w:rsid w:val="000369CC"/>
+    <w:rsid w:val="00037830"/>
+    <w:rsid w:val="00057708"/>
+    <w:rsid w:val="0006032A"/>
+    <w:rsid w:val="00087F06"/>
+    <w:rsid w:val="000901A8"/>
+    <w:rsid w:val="000B32E6"/>
+    <w:rsid w:val="000B4E8F"/>
+    <w:rsid w:val="000C004B"/>
+    <w:rsid w:val="000C0898"/>
+    <w:rsid w:val="000C506B"/>
+    <w:rsid w:val="000D4569"/>
+    <w:rsid w:val="000D72FE"/>
+    <w:rsid w:val="000D782C"/>
+    <w:rsid w:val="000E7974"/>
+    <w:rsid w:val="000F2D4C"/>
+    <w:rsid w:val="000F5BF4"/>
+    <w:rsid w:val="000F7E77"/>
+    <w:rsid w:val="00115912"/>
+    <w:rsid w:val="00126B25"/>
+    <w:rsid w:val="00132586"/>
+    <w:rsid w:val="00147D45"/>
+    <w:rsid w:val="00164A69"/>
+    <w:rsid w:val="00165D70"/>
+    <w:rsid w:val="00171CF8"/>
+    <w:rsid w:val="0018076D"/>
+    <w:rsid w:val="001849C1"/>
+    <w:rsid w:val="001A08B1"/>
+    <w:rsid w:val="001A1B7E"/>
+    <w:rsid w:val="001A1E6E"/>
+    <w:rsid w:val="001B1B89"/>
+    <w:rsid w:val="001D4BCA"/>
+    <w:rsid w:val="001E42D5"/>
+    <w:rsid w:val="001E6A4A"/>
+    <w:rsid w:val="001F080D"/>
+    <w:rsid w:val="001F27C5"/>
+    <w:rsid w:val="001F28E8"/>
+    <w:rsid w:val="001F5468"/>
+    <w:rsid w:val="00203117"/>
+    <w:rsid w:val="00204E39"/>
+    <w:rsid w:val="0021749D"/>
+    <w:rsid w:val="0022569F"/>
+    <w:rsid w:val="00226FC3"/>
+    <w:rsid w:val="0023317D"/>
+    <w:rsid w:val="00234EF8"/>
+    <w:rsid w:val="00240275"/>
+    <w:rsid w:val="0024056B"/>
+    <w:rsid w:val="00250F96"/>
+    <w:rsid w:val="00251CC5"/>
+    <w:rsid w:val="00254EF3"/>
+    <w:rsid w:val="00264F6D"/>
+    <w:rsid w:val="00277356"/>
+    <w:rsid w:val="002977A8"/>
+    <w:rsid w:val="002B369B"/>
+    <w:rsid w:val="002B466A"/>
+    <w:rsid w:val="002B5668"/>
+    <w:rsid w:val="002C55CF"/>
+    <w:rsid w:val="002D0548"/>
+    <w:rsid w:val="002D4EF5"/>
+    <w:rsid w:val="002D7103"/>
+    <w:rsid w:val="002E2F0B"/>
+    <w:rsid w:val="002E79F7"/>
+    <w:rsid w:val="00300FC2"/>
+    <w:rsid w:val="003050C6"/>
+    <w:rsid w:val="00307F72"/>
+    <w:rsid w:val="0031049D"/>
+    <w:rsid w:val="00331307"/>
+    <w:rsid w:val="00332499"/>
+    <w:rsid w:val="00332F92"/>
+    <w:rsid w:val="00354224"/>
+    <w:rsid w:val="0037038A"/>
+    <w:rsid w:val="00371734"/>
+    <w:rsid w:val="00373180"/>
+    <w:rsid w:val="003968D8"/>
+    <w:rsid w:val="003C7F8B"/>
+    <w:rsid w:val="003D7D9F"/>
+    <w:rsid w:val="003E6ADA"/>
+    <w:rsid w:val="00437A59"/>
+    <w:rsid w:val="004425E8"/>
+    <w:rsid w:val="00452560"/>
+    <w:rsid w:val="00454100"/>
+    <w:rsid w:val="0045557A"/>
+    <w:rsid w:val="004742DE"/>
+    <w:rsid w:val="004748B4"/>
+    <w:rsid w:val="00483DF7"/>
+    <w:rsid w:val="004914A6"/>
+    <w:rsid w:val="004A0BFE"/>
+    <w:rsid w:val="004A633B"/>
+    <w:rsid w:val="004B53A0"/>
+    <w:rsid w:val="004C69EB"/>
+    <w:rsid w:val="004C7790"/>
+    <w:rsid w:val="004D1476"/>
+    <w:rsid w:val="004D4567"/>
+    <w:rsid w:val="004D4EA0"/>
+    <w:rsid w:val="004E67B2"/>
+    <w:rsid w:val="004F63DC"/>
+    <w:rsid w:val="00502B3F"/>
+    <w:rsid w:val="005035A5"/>
+    <w:rsid w:val="00514293"/>
+    <w:rsid w:val="00514296"/>
+    <w:rsid w:val="00521851"/>
+    <w:rsid w:val="00524C4E"/>
+    <w:rsid w:val="00555B8B"/>
+    <w:rsid w:val="005608B9"/>
+    <w:rsid w:val="005645B4"/>
+    <w:rsid w:val="00571643"/>
+    <w:rsid w:val="005743B6"/>
+    <w:rsid w:val="005805F3"/>
+    <w:rsid w:val="0058169B"/>
+    <w:rsid w:val="005845C7"/>
+    <w:rsid w:val="005845EC"/>
+    <w:rsid w:val="0059181C"/>
+    <w:rsid w:val="00591D27"/>
+    <w:rsid w:val="0059596E"/>
+    <w:rsid w:val="00596860"/>
+    <w:rsid w:val="00597224"/>
+    <w:rsid w:val="005A071A"/>
+    <w:rsid w:val="005A3071"/>
+    <w:rsid w:val="005A65E4"/>
+    <w:rsid w:val="005D73F3"/>
+    <w:rsid w:val="005E5C4F"/>
+    <w:rsid w:val="005E5F0C"/>
+    <w:rsid w:val="005F172F"/>
+    <w:rsid w:val="006113D5"/>
+    <w:rsid w:val="00614542"/>
+    <w:rsid w:val="0061629B"/>
+    <w:rsid w:val="00646CA2"/>
+    <w:rsid w:val="00647C73"/>
+    <w:rsid w:val="006532F0"/>
+    <w:rsid w:val="006605AE"/>
+    <w:rsid w:val="006621ED"/>
+    <w:rsid w:val="00662F9D"/>
+    <w:rsid w:val="0066409C"/>
+    <w:rsid w:val="00665A51"/>
+    <w:rsid w:val="006670CA"/>
+    <w:rsid w:val="00667D51"/>
+    <w:rsid w:val="00673B3A"/>
+    <w:rsid w:val="0067408F"/>
+    <w:rsid w:val="006803EC"/>
+    <w:rsid w:val="00680AE2"/>
+    <w:rsid w:val="006871D3"/>
+    <w:rsid w:val="00692E97"/>
+    <w:rsid w:val="00693C03"/>
+    <w:rsid w:val="006A1AF4"/>
+    <w:rsid w:val="006A38A7"/>
+    <w:rsid w:val="006B5EE6"/>
+    <w:rsid w:val="006C1532"/>
+    <w:rsid w:val="006E5E52"/>
+    <w:rsid w:val="006F3525"/>
+    <w:rsid w:val="006F6384"/>
+    <w:rsid w:val="006F7C29"/>
+    <w:rsid w:val="0070248C"/>
+    <w:rsid w:val="007042E2"/>
+    <w:rsid w:val="007162AE"/>
+    <w:rsid w:val="00717666"/>
+    <w:rsid w:val="007222B6"/>
+    <w:rsid w:val="007266F2"/>
+    <w:rsid w:val="0073013B"/>
+    <w:rsid w:val="00736605"/>
+    <w:rsid w:val="00736DD1"/>
+    <w:rsid w:val="0074579E"/>
+    <w:rsid w:val="00765891"/>
+    <w:rsid w:val="00766769"/>
+    <w:rsid w:val="0077496F"/>
+    <w:rsid w:val="00776DF4"/>
+    <w:rsid w:val="0078175C"/>
+    <w:rsid w:val="007825BA"/>
+    <w:rsid w:val="007847E3"/>
+    <w:rsid w:val="007936A0"/>
+    <w:rsid w:val="007A1817"/>
+    <w:rsid w:val="007A2894"/>
+    <w:rsid w:val="007B384F"/>
+    <w:rsid w:val="007C4A8B"/>
+    <w:rsid w:val="007E60E6"/>
+    <w:rsid w:val="007F06CB"/>
+    <w:rsid w:val="007F1FD7"/>
+    <w:rsid w:val="00805DFB"/>
+    <w:rsid w:val="0080767F"/>
+    <w:rsid w:val="00815D71"/>
+    <w:rsid w:val="0082146B"/>
+    <w:rsid w:val="00824627"/>
+    <w:rsid w:val="008278C9"/>
+    <w:rsid w:val="008475B2"/>
+    <w:rsid w:val="008530E9"/>
+    <w:rsid w:val="00861206"/>
+    <w:rsid w:val="00863BEF"/>
+    <w:rsid w:val="00870C00"/>
+    <w:rsid w:val="008727E4"/>
+    <w:rsid w:val="00876611"/>
+    <w:rsid w:val="00887E0B"/>
+    <w:rsid w:val="008A6E1C"/>
+    <w:rsid w:val="008C6368"/>
+    <w:rsid w:val="008C73E7"/>
+    <w:rsid w:val="008C7F1C"/>
+    <w:rsid w:val="008D2137"/>
+    <w:rsid w:val="008D37C0"/>
+    <w:rsid w:val="008D6C19"/>
+    <w:rsid w:val="008E72F6"/>
+    <w:rsid w:val="008E7701"/>
+    <w:rsid w:val="00915B7D"/>
+    <w:rsid w:val="00936724"/>
+    <w:rsid w:val="00936E18"/>
+    <w:rsid w:val="009433D5"/>
+    <w:rsid w:val="00952DC2"/>
+    <w:rsid w:val="009547CA"/>
+    <w:rsid w:val="00977A1A"/>
+    <w:rsid w:val="00983182"/>
+    <w:rsid w:val="00994BB0"/>
+    <w:rsid w:val="009A0CD8"/>
+    <w:rsid w:val="009A4C6D"/>
+    <w:rsid w:val="009B2505"/>
+    <w:rsid w:val="009C15F7"/>
+    <w:rsid w:val="009F2514"/>
+    <w:rsid w:val="009F3A14"/>
+    <w:rsid w:val="009F66A8"/>
+    <w:rsid w:val="00A03BB9"/>
+    <w:rsid w:val="00A03DF0"/>
+    <w:rsid w:val="00A207EC"/>
+    <w:rsid w:val="00A31DEB"/>
+    <w:rsid w:val="00A44D59"/>
+    <w:rsid w:val="00A462B7"/>
+    <w:rsid w:val="00A52259"/>
+    <w:rsid w:val="00A526BC"/>
+    <w:rsid w:val="00A545A3"/>
+    <w:rsid w:val="00A57435"/>
+    <w:rsid w:val="00A57787"/>
+    <w:rsid w:val="00A87562"/>
+    <w:rsid w:val="00A91CC5"/>
+    <w:rsid w:val="00A97ADD"/>
+    <w:rsid w:val="00A97BF3"/>
+    <w:rsid w:val="00AA7E0F"/>
+    <w:rsid w:val="00AB2157"/>
+    <w:rsid w:val="00AB375E"/>
+    <w:rsid w:val="00AB3E84"/>
+    <w:rsid w:val="00AD5BCA"/>
+    <w:rsid w:val="00AD69F5"/>
+    <w:rsid w:val="00AD7983"/>
+    <w:rsid w:val="00AE4C22"/>
+    <w:rsid w:val="00B1231B"/>
+    <w:rsid w:val="00B255D3"/>
+    <w:rsid w:val="00B32FD7"/>
+    <w:rsid w:val="00B50BC7"/>
+    <w:rsid w:val="00B5395E"/>
+    <w:rsid w:val="00B5444F"/>
+    <w:rsid w:val="00B54B59"/>
+    <w:rsid w:val="00B639D0"/>
+    <w:rsid w:val="00B71533"/>
+    <w:rsid w:val="00B828CB"/>
+    <w:rsid w:val="00B85254"/>
+    <w:rsid w:val="00BA07B8"/>
+    <w:rsid w:val="00BA5F6B"/>
+    <w:rsid w:val="00BC5C81"/>
+    <w:rsid w:val="00BE0794"/>
+    <w:rsid w:val="00BF3A98"/>
+    <w:rsid w:val="00C059DE"/>
+    <w:rsid w:val="00C1569A"/>
+    <w:rsid w:val="00C17A61"/>
+    <w:rsid w:val="00C2184F"/>
+    <w:rsid w:val="00C25E9A"/>
+    <w:rsid w:val="00C32815"/>
+    <w:rsid w:val="00C37264"/>
+    <w:rsid w:val="00C419ED"/>
+    <w:rsid w:val="00C43843"/>
+    <w:rsid w:val="00C44F99"/>
+    <w:rsid w:val="00C456EC"/>
+    <w:rsid w:val="00C623DE"/>
+    <w:rsid w:val="00C70843"/>
+    <w:rsid w:val="00C73E9B"/>
+    <w:rsid w:val="00C769F0"/>
+    <w:rsid w:val="00C77F2B"/>
+    <w:rsid w:val="00C85025"/>
+    <w:rsid w:val="00C904B8"/>
+    <w:rsid w:val="00C94D36"/>
+    <w:rsid w:val="00CA615C"/>
+    <w:rsid w:val="00CA65F7"/>
+    <w:rsid w:val="00CA7BFB"/>
+    <w:rsid w:val="00CB3600"/>
+    <w:rsid w:val="00CB52BD"/>
+    <w:rsid w:val="00CC7CFB"/>
+    <w:rsid w:val="00CD3FB0"/>
+    <w:rsid w:val="00CE27D5"/>
+    <w:rsid w:val="00CE29C0"/>
+    <w:rsid w:val="00CF2D6C"/>
+    <w:rsid w:val="00CF4EA5"/>
+    <w:rsid w:val="00CF5058"/>
+    <w:rsid w:val="00CF6A10"/>
+    <w:rsid w:val="00D02055"/>
+    <w:rsid w:val="00D03DEB"/>
+    <w:rsid w:val="00D03EB5"/>
+    <w:rsid w:val="00D14EA9"/>
+    <w:rsid w:val="00D152F3"/>
+    <w:rsid w:val="00D3312A"/>
+    <w:rsid w:val="00D3563D"/>
+    <w:rsid w:val="00D65E41"/>
+    <w:rsid w:val="00D66FF6"/>
+    <w:rsid w:val="00D7095A"/>
+    <w:rsid w:val="00D72088"/>
+    <w:rsid w:val="00D76F45"/>
+    <w:rsid w:val="00D82EF6"/>
+    <w:rsid w:val="00D86872"/>
+    <w:rsid w:val="00D95B99"/>
+    <w:rsid w:val="00D95CAA"/>
+    <w:rsid w:val="00D97C55"/>
+    <w:rsid w:val="00DB06A0"/>
+    <w:rsid w:val="00DC1015"/>
+    <w:rsid w:val="00DD3A6C"/>
+    <w:rsid w:val="00DD46B3"/>
+    <w:rsid w:val="00DE0130"/>
+    <w:rsid w:val="00DF0A7F"/>
+    <w:rsid w:val="00DF2EA7"/>
+    <w:rsid w:val="00DF7BC8"/>
+    <w:rsid w:val="00E034B3"/>
+    <w:rsid w:val="00E034B8"/>
+    <w:rsid w:val="00E16B28"/>
+    <w:rsid w:val="00E16F85"/>
+    <w:rsid w:val="00E17A33"/>
+    <w:rsid w:val="00E23F4F"/>
+    <w:rsid w:val="00E24E92"/>
+    <w:rsid w:val="00E27AF8"/>
+    <w:rsid w:val="00E4714F"/>
+    <w:rsid w:val="00E52F61"/>
+    <w:rsid w:val="00E53EA3"/>
+    <w:rsid w:val="00E548A2"/>
+    <w:rsid w:val="00E55F24"/>
+    <w:rsid w:val="00E92745"/>
+    <w:rsid w:val="00E97A10"/>
+    <w:rsid w:val="00ED054C"/>
+    <w:rsid w:val="00EE35C4"/>
+    <w:rsid w:val="00EE530B"/>
+    <w:rsid w:val="00F246D9"/>
+    <w:rsid w:val="00F25568"/>
+    <w:rsid w:val="00F34753"/>
+    <w:rsid w:val="00F40B37"/>
+    <w:rsid w:val="00F42197"/>
+    <w:rsid w:val="00F5099E"/>
+    <w:rsid w:val="00F52E9A"/>
+    <w:rsid w:val="00F560AB"/>
+    <w:rsid w:val="00F63BC4"/>
+    <w:rsid w:val="00F670A1"/>
+    <w:rsid w:val="00F73F0E"/>
+    <w:rsid w:val="00F761E3"/>
+    <w:rsid w:val="00F86086"/>
+    <w:rsid w:val="00F906E7"/>
+    <w:rsid w:val="00F93FD6"/>
+    <w:rsid w:val="00F95941"/>
+    <w:rsid w:val="00FA4D8C"/>
+    <w:rsid w:val="00FA573C"/>
+    <w:rsid w:val="00FA5E4F"/>
+    <w:rsid w:val="00FB5149"/>
+    <w:rsid w:val="00FB5AAD"/>
+    <w:rsid w:val="00FC25EE"/>
+    <w:rsid w:val="00FE4244"/>
+    <w:rsid w:val="00FF2515"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1BAF98B2"/>
+  <w14:docId w14:val="0D380206"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B258F24D-5371-4F46-9C10-7F1CBF8A3227}"/>
+  <w15:docId w15:val="{25C34699-C2C3-401E-B033-FF3248C9A03C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9444,70 +9335,70 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9561,53 +9452,53 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -9642,55 +9533,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -9762,531 +9653,931 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00CE29C0"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="60"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="21"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="000D7445"/>
+    <w:rsid w:val="001E6A4A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="-426" w:right="-625"/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002D4EF5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B369B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B369B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B369B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B369B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B369B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B369B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002B369B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001E6A4A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002D4EF5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B369B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B369B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B369B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B369B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B369B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B369B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002B369B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002B369B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002B369B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002B369B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002B369B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002B369B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002B369B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="002B369B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:rsid w:val="002B369B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002B369B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002B369B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:rsid w:val="002B369B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FB0731"/>
+    <w:rsid w:val="002B369B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FB0731"/>
+    <w:rsid w:val="002B369B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FB0731"/>
+    <w:rsid w:val="002B369B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FB0731"/>
+    <w:rsid w:val="002B369B"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00FB0731"/>
-[...232 lines deleted...]
-    <w:rsid w:val="002C1ABC"/>
+    <w:rsid w:val="002B369B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
+    <w:aliases w:val="Table text"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00DD1613"/>
+    <w:rsid w:val="009C15F7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="0024056B"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletpoints">
+    <w:name w:val="Bullet points"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BulletpointsChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE29C0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:ind w:left="340" w:hanging="340"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BulletpointsChar">
+    <w:name w:val="Bullet points Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Bulletpoints"/>
+    <w:rsid w:val="00CE29C0"/>
+    <w:rPr>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formname">
+    <w:name w:val="Form name"/>
+    <w:basedOn w:val="Header"/>
+    <w:link w:val="FormnameChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E6A4A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+      </w:tabs>
+      <w:ind w:firstLine="2268"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FormnameChar">
+    <w:name w:val="Form name Char"/>
+    <w:basedOn w:val="HeaderChar"/>
+    <w:link w:val="Formname"/>
+    <w:rsid w:val="001E6A4A"/>
+    <w:rPr>
+      <w:noProof/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A207EC"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A207EC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B5444F"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B5444F"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transport.tas.gov.au/fees_forms/registration_licensing/other_driver_licence_fees" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbos.tas.gov.au/topics/licensing-and-registration/registrations/work-with-vulnerable-people" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transport.tas.gov.au/licensing/publications/tasmanian_road_rules" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transport.tas.gov.au/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ptinfo.transport.tas.gov.au/ancillary_check.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transport.tas.gov.au/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cbos.tas.gov.au/topics/licensing-and-registration/registration/work-with-vulnerable-people" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transport.tas.gov.au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transport.tas.gov.au/road_safety_and_rules/road_rules/tasmanian_road_rules/tasmanian_road_rules_booklet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ptinfo.transport.tas.gov.au/ancillary_check.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transport.tas.gov.au" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.transport.tas.gov.au/licensing/licensing_and_assessments_fees" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -10393,75 +10684,91 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{773F1585-E39F-4358-9635-4AABE9168D63}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>13947</Characters>
+  <Pages>6</Pages>
+  <Words>2380</Words>
+  <Characters>12740</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>116</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>342</Lines>
+  <Paragraphs>172</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Department of State Growth</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16361</CharactersWithSpaces>
+  <CharactersWithSpaces>15018</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Cornish, Kate</dc:creator>
+  <dc:creator>Lukasek, Ann</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>